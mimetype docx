--- v0 (2025-10-07)
+++ v1 (2026-10-15)
@@ -330,64 +330,64 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Uzvārds (uzvārdi) ___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5205" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblCellMar>
           <w:top w:w="28" w:type="dxa"/>
           <w:left w:w="28" w:type="dxa"/>
           <w:bottom w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10895"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003131EF" w:rsidRPr="00354D96" w14:paraId="4C75A9FA" w14:textId="77777777" w:rsidTr="005872F3">
+      <w:tr w:rsidR="003131EF" w:rsidRPr="00686082" w14:paraId="4C75A9FA" w14:textId="77777777" w:rsidTr="005872F3">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10895" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EC90764" w14:textId="77777777" w:rsidR="003131EF" w:rsidRPr="00D72984" w:rsidRDefault="003131EF" w:rsidP="00D94D92">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="196A8A4D" w14:textId="3C90E930" w:rsidR="000D4D68" w:rsidRDefault="000D4D68" w:rsidP="000D4D68">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="398"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Personas kods ____________ - ____________ Dzimšanas datums  ____. ______. _______________</w:t>
             </w:r>
@@ -661,137 +661,134 @@
             </w:r>
             <w:r w:rsidR="00802593">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                       </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-70886304"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="004B35FF">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00802593">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00137671">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">alternatīvais </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-1859729924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00137671">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00137671">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> bēglis </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-564805338"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00137671">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00137671" w:rsidRPr="00D72984">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D72984">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -805,51 +802,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">stnieks, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-2055542214"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00137671">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00137671">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -897,89 +893,87 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="847991052"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> nepilsonis </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-890495188"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="008F4CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000D4D68" w:rsidRPr="00D72984">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1003,51 +997,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">aizsardzība </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-560171316"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="000D4D68" w:rsidRPr="00D72984">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pilsonis</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="50A5D93A" w14:textId="77777777" w:rsidR="00593167" w:rsidRDefault="008F4CB3" w:rsidP="000D4D68">
             <w:pPr>
@@ -1109,102 +1102,102 @@
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="012D9339" w14:textId="77777777" w:rsidR="000D4D68" w:rsidRPr="00D72984" w:rsidRDefault="000D4D68" w:rsidP="003131EF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00774672" w:rsidRPr="00354D96" w14:paraId="53E8BC81" w14:textId="77777777" w:rsidTr="005872F3">
+      <w:tr w:rsidR="00774672" w:rsidRPr="00686082" w14:paraId="53E8BC81" w14:textId="77777777" w:rsidTr="005872F3">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10895" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="22948F03" w14:textId="77777777" w:rsidR="00774672" w:rsidRDefault="00774672" w:rsidP="00D94D92">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="44C8516E" w14:textId="77777777" w:rsidR="00774672" w:rsidRPr="00D72984" w:rsidRDefault="00774672" w:rsidP="00D94D92">
             <w:pPr>
-              <w:pStyle w:val="Bezatstarpm"/>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00877C8F" w:rsidRPr="00354D96" w14:paraId="1A72EBC4" w14:textId="77777777" w:rsidTr="00D94D92">
+      <w:tr w:rsidR="00877C8F" w:rsidRPr="00686082" w14:paraId="1A72EBC4" w14:textId="77777777" w:rsidTr="00D94D92">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2160D25D" w14:textId="77777777" w:rsidR="00877C8F" w:rsidRPr="00D72984" w:rsidRDefault="00877C8F" w:rsidP="00774672">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003131EF" w:rsidRPr="008F4CB3" w14:paraId="3DFE07E7" w14:textId="77777777" w:rsidTr="00186D9B">
+      <w:tr w:rsidR="003131EF" w:rsidRPr="00686082" w14:paraId="3DFE07E7" w14:textId="77777777" w:rsidTr="00186D9B">
         <w:trPr>
           <w:trHeight w:val="40"/>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10895" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45C39359" w14:textId="74311207" w:rsidR="008F4CB3" w:rsidRDefault="005B408A" w:rsidP="008F4CB3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F4CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1432,51 +1425,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                      </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-1179184605"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1502,51 +1494,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="1664051679"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> pamata līmeņa 2. pakāpē (A2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B506062" w14:textId="73C499D9" w:rsidR="000D315D" w:rsidRDefault="000D315D" w:rsidP="00814C43">
             <w:pPr>
@@ -1562,51 +1553,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-764994137"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vidējā līmeņa 1. pakāpē (B1)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03360441" w14:textId="167A41AF" w:rsidR="000D315D" w:rsidRDefault="000D315D" w:rsidP="00814C43">
             <w:pPr>
@@ -1622,51 +1612,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-1331832770"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> vidējā līmeņa 2. pakāpē (B2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3596B488" w14:textId="1DADCB5D" w:rsidR="008F4CB3" w:rsidRDefault="000D315D" w:rsidP="00814C43">
             <w:pPr>
@@ -1682,51 +1671,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="-697544765"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> augstākā līmeņa</w:t>
             </w:r>
             <w:r w:rsidR="008F4CB3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1762,51 +1750,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                               </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="lv-LV"/>
                 </w:rPr>
                 <w:id w:val="1589573386"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                     <w:szCs w:val="20"/>
                     <w:lang w:val="lv-LV"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> augstākā līmeņa 2. pakāpē (C2)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06A3E6D5" w14:textId="383F1A04" w:rsidR="000D315D" w:rsidRDefault="008F4CB3" w:rsidP="00814C43">
             <w:pPr>
@@ -1963,51 +1950,51 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="4944" w:type="pct"/>
               <w:tblCellMar>
                 <w:top w:w="28" w:type="dxa"/>
                 <w:left w:w="28" w:type="dxa"/>
                 <w:bottom w:w="28" w:type="dxa"/>
                 <w:right w:w="28" w:type="dxa"/>
               </w:tblCellMar>
               <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="10635"/>
               <w:gridCol w:w="83"/>
             </w:tblGrid>
-            <w:tr w:rsidR="005872F3" w:rsidRPr="005872F3" w14:paraId="05BF310B" w14:textId="77777777" w:rsidTr="00D16704">
+            <w:tr w:rsidR="005872F3" w:rsidRPr="00686082" w14:paraId="05BF310B" w14:textId="77777777" w:rsidTr="00D16704">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10277" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="6650C878" w14:textId="7FE98344" w:rsidR="005872F3" w:rsidRDefault="005872F3" w:rsidP="005872F3">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t>Saskaņā ar fizikālās un rehabilitācijas medicīnas ārsta atzinumu Nr. _______</w:t>
                   </w:r>
                   <w:r w:rsidR="00EA6841">
@@ -2126,51 +2113,50 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                      </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="lv-LV"/>
                       </w:rPr>
                       <w:id w:val="-1208180636"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D16704">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="lv-LV"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00D16704">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
@@ -2201,51 +2187,50 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                      </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="lv-LV"/>
                       </w:rPr>
                       <w:id w:val="-1815637742"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D16704">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="lv-LV"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00D16704">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
@@ -2267,51 +2252,50 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                      </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="lv-LV"/>
                       </w:rPr>
                       <w:id w:val="743148640"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D16704">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="lv-LV"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00D16704">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
@@ -2342,51 +2326,50 @@
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                                                      </w:t>
                   </w:r>
                   <w:sdt>
                     <w:sdtPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:lang w:val="lv-LV"/>
                       </w:rPr>
                       <w:id w:val="38403704"/>
                       <w14:checkbox>
                         <w14:checked w14:val="0"/>
                         <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                         <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                       </w14:checkbox>
                     </w:sdtPr>
-                    <w:sdtEndPr/>
                     <w:sdtContent>
                       <w:r w:rsidR="00D16704">
                         <w:rPr>
                           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="20"/>
                           <w:lang w:val="lv-LV"/>
                         </w:rPr>
                         <w:t>☐</w:t>
                       </w:r>
                     </w:sdtContent>
                   </w:sdt>
                   <w:r w:rsidR="00D16704">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00354D96">
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
@@ -2494,517 +2477,333 @@
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:b/>
                       <w:sz w:val="10"/>
                       <w:szCs w:val="10"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                     <w:t xml:space="preserve">                 </w:t>
                   </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="10206" w:type="dxa"/>
                     <w:tblInd w:w="373" w:type="dxa"/>
                     <w:tblCellMar>
                       <w:top w:w="28" w:type="dxa"/>
                       <w:left w:w="28" w:type="dxa"/>
                       <w:bottom w:w="28" w:type="dxa"/>
                       <w:right w:w="28" w:type="dxa"/>
                     </w:tblCellMar>
                     <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="10206"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="00593167" w:rsidRPr="00354D96" w14:paraId="369048D0" w14:textId="77777777" w:rsidTr="00E64E45">
+                  <w:tr w:rsidR="00593167" w:rsidRPr="00686082" w14:paraId="369048D0" w14:textId="77777777" w:rsidTr="00E64E45">
                     <w:trPr>
                       <w:trHeight w:val="365"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="10206" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:p w14:paraId="436937D9" w14:textId="20D08A53" w:rsidR="00593167" w:rsidRDefault="00186D9B" w:rsidP="002B7D60">
+                      <w:p w14:paraId="436937D9" w14:textId="20D08A53" w:rsidR="00593167" w:rsidRDefault="00000000" w:rsidP="002B7D60">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:jc w:val="both"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="lv-LV"/>
                             </w:rPr>
                             <w:id w:val="750312410"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00E64E45">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="lv-LV"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                         <w:r w:rsidR="00593167">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> elektroniskā dokumenta formā</w:t>
                         </w:r>
                         <w:r w:rsidR="00593167" w:rsidRPr="00D72984">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00593167">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve">portālā Latvija.lv e-pakalpojumā </w:t>
                         </w:r>
                         <w:r w:rsidR="00967E05" w:rsidRPr="00967E05">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>“</w:t>
                         </w:r>
-                        <w:proofErr w:type="spellStart"/>
-                        <w:r w:rsidR="00967E05" w:rsidRPr="00967E05">
+                        <w:r w:rsidR="00967E05" w:rsidRPr="00686082">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:t>Centralizēto</w:t>
+                          <w:t xml:space="preserve">Centralizēto eksāmenu sertifikātu, </w:t>
                         </w:r>
-                        <w:proofErr w:type="spellEnd"/>
-                        <w:r w:rsidR="00967E05" w:rsidRPr="00967E05">
+                        <w:r w:rsidR="00C86A07" w:rsidRPr="00686082">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> </w:t>
+                          <w:t xml:space="preserve">lēmumu un izziņu par </w:t>
                         </w:r>
-                        <w:proofErr w:type="spellStart"/>
-                        <w:r w:rsidR="00967E05" w:rsidRPr="00967E05">
+                        <w:r w:rsidR="002B7D60" w:rsidRPr="00686082">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
+                            <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:t>eksāmenu</w:t>
+                          <w:t>valsts valodas prasmes pārbaudes rezultātiem saņemšana</w:t>
                         </w:r>
-                        <w:proofErr w:type="spellEnd"/>
-                        <w:r w:rsidR="00967E05" w:rsidRPr="00967E05">
+                        <w:r w:rsidR="00967E05" w:rsidRPr="00686082">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
-                          </w:rPr>
-[...160 lines deleted...]
-                            <w:szCs w:val="20"/>
+                            <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>”</w:t>
                         </w:r>
-                        <w:r w:rsidR="00967E05" w:rsidRPr="00967E05">
+                        <w:r w:rsidR="00967E05" w:rsidRPr="00686082">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cstheme="minorBidi"/>
                             <w:sz w:val="22"/>
                             <w:szCs w:val="22"/>
+                            <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00E64E45" w:rsidRPr="00967E05">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="00E64E45">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
-                          <w:t xml:space="preserve">(izmantojot </w:t>
-[...19 lines deleted...]
-                          <w:t>-ID, e-parakstu u.c.)</w:t>
+                          <w:t>(izmantojot Smart-ID, e-parakstu u.c.)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="005872F3" w:rsidRPr="00354D96" w14:paraId="44C5D114" w14:textId="77777777" w:rsidTr="00E64E45">
+                  <w:tr w:rsidR="005872F3" w:rsidRPr="00686082" w14:paraId="44C5D114" w14:textId="77777777" w:rsidTr="00E64E45">
                     <w:trPr>
                       <w:trHeight w:val="365"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="10206" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:p w14:paraId="08BC8EFA" w14:textId="127B645C" w:rsidR="005872F3" w:rsidRPr="00D72984" w:rsidRDefault="00186D9B" w:rsidP="00D16704">
+                      <w:p w14:paraId="08BC8EFA" w14:textId="127B645C" w:rsidR="005872F3" w:rsidRPr="00D72984" w:rsidRDefault="00000000" w:rsidP="00D16704">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="lv-LV"/>
                             </w:rPr>
                             <w:id w:val="44654054"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
-                            <w:r>
+                            <w:r w:rsidR="00186D9B">
                               <w:rPr>
                                 <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="lv-LV"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                         <w:r w:rsidR="00D16704">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> elektroniskā dokumenta formā</w:t>
                         </w:r>
                         <w:r w:rsidR="005872F3" w:rsidRPr="00D72984">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> oficiālajā elektroniskajā adresē</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
-                  <w:tr w:rsidR="005872F3" w:rsidRPr="004C0AF2" w14:paraId="46614C0E" w14:textId="77777777" w:rsidTr="00186D9B">
+                  <w:tr w:rsidR="005872F3" w:rsidRPr="00686082" w14:paraId="46614C0E" w14:textId="77777777" w:rsidTr="00186D9B">
                     <w:trPr>
                       <w:trHeight w:val="40"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="10206" w:type="dxa"/>
                         <w:vAlign w:val="center"/>
                       </w:tcPr>
-                      <w:p w14:paraId="45CB42CB" w14:textId="5F3A761A" w:rsidR="005872F3" w:rsidRDefault="00186D9B" w:rsidP="00D16704">
+                      <w:p w14:paraId="45CB42CB" w14:textId="5F3A761A" w:rsidR="005872F3" w:rsidRDefault="00000000" w:rsidP="00D16704">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                         <w:sdt>
                           <w:sdtPr>
                             <w:rPr>
                               <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                               <w:lang w:val="lv-LV"/>
                             </w:rPr>
                             <w:id w:val="-1987152037"/>
                             <w14:checkbox>
                               <w14:checked w14:val="0"/>
                               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                             </w14:checkbox>
                           </w:sdtPr>
-                          <w:sdtEndPr/>
                           <w:sdtContent>
                             <w:r w:rsidR="00D16704" w:rsidRPr="00D72984">
                               <w:rPr>
                                 <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
                                 <w:sz w:val="20"/>
                                 <w:szCs w:val="20"/>
                                 <w:lang w:val="lv-LV"/>
                               </w:rPr>
                               <w:t>☐</w:t>
                             </w:r>
                           </w:sdtContent>
                         </w:sdt>
                         <w:r w:rsidR="00D16704" w:rsidRPr="00D72984">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> </w:t>
                         </w:r>
                         <w:r w:rsidR="005872F3" w:rsidRPr="00D72984">
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:t>papīra formā ierakstītā vēstulē pa pastu (maksas pakalpojums saskaņā ar maksas cenrādi)</w:t>
                         </w:r>
-                        <w:r>
+                        <w:r w:rsidR="00186D9B">
                           <w:rPr>
-                            <w:rStyle w:val="Vresatsauce"/>
+                            <w:rStyle w:val="FootnoteReference"/>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                           <w:footnoteReference w:id="1"/>
                         </w:r>
                       </w:p>
                       <w:p w14:paraId="73F2D84F" w14:textId="62838C17" w:rsidR="00D16704" w:rsidRPr="00D72984" w:rsidRDefault="00D16704" w:rsidP="00D16704">
                         <w:pPr>
                           <w:spacing w:line="240" w:lineRule="auto"/>
                           <w:rPr>
                             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                             <w:sz w:val="20"/>
                             <w:szCs w:val="20"/>
                             <w:lang w:val="lv-LV"/>
                           </w:rPr>
                         </w:pPr>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="3C104144" w14:textId="77777777" w:rsidR="005872F3" w:rsidRPr="00D72984" w:rsidRDefault="005872F3" w:rsidP="00D16704">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
@@ -3026,51 +2825,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="41679BCD" w14:textId="77777777" w:rsidR="005872F3" w:rsidRDefault="005872F3" w:rsidP="005872F3">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:p w14:paraId="56A4A79E" w14:textId="12758478" w:rsidR="005872F3" w:rsidRPr="00D72984" w:rsidRDefault="005872F3" w:rsidP="005872F3">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
-            <w:tr w:rsidR="00593167" w:rsidRPr="005872F3" w14:paraId="44FB93A5" w14:textId="77777777" w:rsidTr="00186D9B">
+            <w:tr w:rsidR="00593167" w:rsidRPr="00686082" w14:paraId="44FB93A5" w14:textId="77777777" w:rsidTr="00186D9B">
               <w:trPr>
                 <w:trHeight w:val="40"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="10277" w:type="dxa"/>
                   <w:vAlign w:val="center"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D878C0E" w14:textId="77777777" w:rsidR="00593167" w:rsidRDefault="00593167" w:rsidP="005872F3">
                   <w:pPr>
                     <w:spacing w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                       <w:sz w:val="20"/>
                       <w:szCs w:val="20"/>
                       <w:lang w:val="lv-LV"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="441" w:type="dxa"/>
                   <w:tcBorders>
                     <w:left w:val="nil"/>
@@ -3284,54 +3083,55 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33D993B9" w14:textId="44EF0054" w:rsidR="007C03EA" w:rsidRPr="00FE67D5" w:rsidRDefault="00487831" w:rsidP="003630A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="539"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002002FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00686082">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00076AD7" w:rsidRPr="00FE67D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Esmu informēts(-a) un piekrītu, ka:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D04E3B8" w14:textId="2383DCD1" w:rsidR="007C03EA" w:rsidRPr="00A20C9D" w:rsidRDefault="0016222D" w:rsidP="003630A6">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
@@ -3888,54 +3688,55 @@
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CFEA72F" w14:textId="408119F6" w:rsidR="003630A6" w:rsidRPr="00EE7C12" w:rsidRDefault="00487831" w:rsidP="00EE7C12">
       <w:pPr>
         <w:spacing w:before="130" w:line="260" w:lineRule="exact"/>
         <w:ind w:firstLine="539"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002002FE">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings" w:char="F0A8"/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00686082">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003630A6" w:rsidRPr="00FE67D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Esmu iepazinies ar valsts valodas prasmes pārbaudes norises kārtību</w:t>
       </w:r>
       <w:r w:rsidR="00EE7C12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF0D75">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
@@ -3952,51 +3753,51 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE7C12">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidR="003630A6" w:rsidRPr="00FE67D5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="00D131F9" w:rsidRPr="00EE6D38">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>https://www.viaa.gov.lv/lv/parbaudes-norise</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D131F9">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E64E45" w:rsidRPr="00E64E45">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>)</w:t>
@@ -4696,417 +4497,522 @@
       </w:pPr>
       <w:r w:rsidRPr="0016222D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Piezīme. * Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0016222D" w:rsidRPr="0016222D" w:rsidSect="00186D9B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="284" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14483F3A" w14:textId="77777777" w:rsidR="00186D9B" w:rsidRDefault="00186D9B" w:rsidP="00186D9B">
+    <w:p w14:paraId="43CE5C76" w14:textId="77777777" w:rsidR="002947E5" w:rsidRDefault="002947E5" w:rsidP="00186D9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="658EF79A" w14:textId="77777777" w:rsidR="00186D9B" w:rsidRDefault="00186D9B" w:rsidP="00186D9B">
+    <w:p w14:paraId="383F16FA" w14:textId="77777777" w:rsidR="002947E5" w:rsidRDefault="002947E5" w:rsidP="00186D9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44E72952" w14:textId="77777777" w:rsidR="00186D9B" w:rsidRDefault="00186D9B" w:rsidP="00186D9B">
+    <w:p w14:paraId="4ED6F0F1" w14:textId="77777777" w:rsidR="002947E5" w:rsidRDefault="002947E5" w:rsidP="00186D9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EB43054" w14:textId="77777777" w:rsidR="00186D9B" w:rsidRDefault="00186D9B" w:rsidP="00186D9B">
+    <w:p w14:paraId="64825005" w14:textId="77777777" w:rsidR="002947E5" w:rsidRDefault="002947E5" w:rsidP="00186D9B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w14:paraId="60D1BD80" w14:textId="4B4FE6E2" w:rsidR="00186D9B" w:rsidRPr="00186D9B" w:rsidRDefault="00186D9B" w:rsidP="00186D9B">
+    <w:p w14:paraId="06B9D1F3" w14:textId="705197AF" w:rsidR="00686082" w:rsidRPr="00686082" w:rsidRDefault="00186D9B" w:rsidP="00686082">
       <w:pPr>
-        <w:pStyle w:val="Vresteksts"/>
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Vresatsauce"/>
+          <w:rStyle w:val="FootnoteReference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00186D9B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">aksa tiek piemērota saskaņā ar Ministru kabineta 2021. gada 12. </w:t>
+        <w:t xml:space="preserve">aksa tiek piemērota saskaņā ar </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...6 lines deleted...]
-        <w:t>oktobra</w:t>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Izglītības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zinātnes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...6 lines deleted...]
-        <w:t>noteikumiem</w:t>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ministrijas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Nr.680 "</w:t>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026. gada 22. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>jūlija</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>lēmum</w:t>
+      </w:r>
+      <w:r w:rsidR="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:br/>
+        <w:t xml:space="preserve">Nr. 1-4e-PAD/26/4 “Par </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Valsts</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>izglītības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...6 lines deleted...]
-        <w:t>satura</w:t>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>attīstības</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> centra </w:t>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>aģentūras</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>publisko</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>maksas</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>pakalpojumu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...4 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00186D9B">
-[...6 lines deleted...]
-        <w:t>cenrādis</w:t>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>cenrādi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00186D9B">
-[...7 lines deleted...]
-      </w:r>
+      <w:r w:rsidR="00686082" w:rsidRPr="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidR="00686082">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60D1BD80" w14:textId="21B80429" w:rsidR="00186D9B" w:rsidRPr="00186D9B" w:rsidRDefault="00186D9B" w:rsidP="00186D9B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C03EA"/>
+    <w:rsid w:val="0001475A"/>
     <w:rsid w:val="00076AD7"/>
     <w:rsid w:val="000D315D"/>
     <w:rsid w:val="000D4D68"/>
     <w:rsid w:val="00106713"/>
     <w:rsid w:val="00137671"/>
     <w:rsid w:val="0016222D"/>
     <w:rsid w:val="001632F9"/>
     <w:rsid w:val="00186D9B"/>
     <w:rsid w:val="00201C64"/>
     <w:rsid w:val="00210978"/>
     <w:rsid w:val="00246F08"/>
+    <w:rsid w:val="002947E5"/>
     <w:rsid w:val="002B53E4"/>
     <w:rsid w:val="002B7D60"/>
     <w:rsid w:val="003131EF"/>
     <w:rsid w:val="00352A2A"/>
     <w:rsid w:val="00354D96"/>
     <w:rsid w:val="003630A6"/>
     <w:rsid w:val="00487831"/>
     <w:rsid w:val="004B35FF"/>
     <w:rsid w:val="004C0AF2"/>
     <w:rsid w:val="005872F3"/>
     <w:rsid w:val="00593167"/>
     <w:rsid w:val="005B408A"/>
+    <w:rsid w:val="00686082"/>
     <w:rsid w:val="006A7B9C"/>
     <w:rsid w:val="00746677"/>
     <w:rsid w:val="00774672"/>
     <w:rsid w:val="007C03EA"/>
+    <w:rsid w:val="007C5A8B"/>
     <w:rsid w:val="00802593"/>
     <w:rsid w:val="00810525"/>
     <w:rsid w:val="00812F45"/>
     <w:rsid w:val="00814C43"/>
     <w:rsid w:val="00817ADA"/>
     <w:rsid w:val="0082718D"/>
     <w:rsid w:val="008311FA"/>
     <w:rsid w:val="00842057"/>
     <w:rsid w:val="00872783"/>
     <w:rsid w:val="00877C8F"/>
     <w:rsid w:val="008C4AE1"/>
     <w:rsid w:val="008E1D1E"/>
     <w:rsid w:val="008F4CB3"/>
     <w:rsid w:val="009622DC"/>
     <w:rsid w:val="00967E05"/>
     <w:rsid w:val="009B2644"/>
     <w:rsid w:val="00A20C9D"/>
     <w:rsid w:val="00A230C9"/>
     <w:rsid w:val="00B34C90"/>
     <w:rsid w:val="00B36C78"/>
     <w:rsid w:val="00B53CB1"/>
     <w:rsid w:val="00B56269"/>
     <w:rsid w:val="00BF0D75"/>
     <w:rsid w:val="00C43277"/>
     <w:rsid w:val="00C70931"/>
@@ -5128,52 +5034,52 @@
     <w:rsid w:val="00F00303"/>
     <w:rsid w:val="00F9279D"/>
     <w:rsid w:val="00FE67D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="228BBBD3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F692C1E5-AA72-4541-A772-66E70DB2016A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5525,323 +5431,322 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007C03EA"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007C03EA"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="007C03EA"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="007C03EA"/>
     <w:pPr>
       <w:spacing w:before="75" w:after="75" w:line="240" w:lineRule="auto"/>
       <w:ind w:firstLine="375"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vietturateksts">
+  <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00210978"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Izteiksmgs">
+  <w:style w:type="character" w:styleId="Strong">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00E04266"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00076AD7"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00076AD7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F00303"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC4511"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC4511"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC4511"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EC4511"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00EC4511"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bezatstarpm">
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D94D92"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D131F9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Vresteksts">
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="VrestekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00186D9B"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="VrestekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Vresteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00186D9B"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Vresatsauce">
+  <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00186D9B"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viaa.gov.lv/lv/parbaudes-norise" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
@@ -6103,55 +6008,55 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF469393-FD0C-4604-B2BA-4944CA921782}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>3485</Words>
-  <Characters>1988</Characters>
+  <Words>816</Words>
+  <Characters>4657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
+  <Lines>38</Lines>
   <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>5463</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>