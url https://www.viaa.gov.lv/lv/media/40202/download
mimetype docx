--- v0 (2025-10-07)
+++ v1 (2026-10-15)
@@ -384,101 +384,101 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Rīga, LV–1050</w:t>
       </w:r>
       <w:r w:rsidR="007A6189" w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67203BDF" w14:textId="5FBFA405" w:rsidR="007A6189" w:rsidRPr="00160B68" w:rsidRDefault="00160B68" w:rsidP="00160B68">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Oficiālā elektroniskā adrese </w:t>
       </w:r>
       <w:r w:rsidR="004B0A45">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>info</w:t>
       </w:r>
       <w:r w:rsidR="007A6189" w:rsidRPr="00160B68">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>@vi</w:t>
       </w:r>
       <w:r w:rsidR="005A0FED">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
       <w:r w:rsidR="007A6189" w:rsidRPr="00160B68">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.gov.lv</w:t>
       </w:r>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C6FCE86" w14:textId="61FD432D" w:rsidR="00160B68" w:rsidRDefault="007A6189" w:rsidP="005A0FED">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -528,51 +528,51 @@
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00160B68" w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">saziņai – </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidR="005A0FED" w:rsidRPr="00AC474A">
           <w:rPr>
-            <w:rStyle w:val="Hipersaite"/>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>anta.lazareva@viaa.gov.lv</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="42BF22D7" w14:textId="77777777" w:rsidR="005A0FED" w:rsidRPr="00160B68" w:rsidRDefault="005A0FED" w:rsidP="005A0FED">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9826" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1473,51 +1473,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informācija par valsts valodas prasmes pārbaudes kārtotājiem</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29657455" w14:textId="77777777" w:rsidR="00A719DB" w:rsidRPr="00160B68" w:rsidRDefault="00A719DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Reatabula"/>
+        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9776" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="4105"/>
       </w:tblGrid>
       <w:tr w:rsidR="00160B68" w:rsidRPr="00160B68" w14:paraId="27C4D73C" w14:textId="77777777" w:rsidTr="00B11A47">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="342CB075" w14:textId="77777777" w:rsidR="00991310" w:rsidRDefault="00160B68">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00160B68">
@@ -1885,127 +1885,135 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>* </w:t>
       </w:r>
       <w:r w:rsidRPr="00B11A47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Norāda, ja ir.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63A69118" w14:textId="77777777" w:rsidR="009E56BC" w:rsidRPr="00160B68" w:rsidRDefault="009E56BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0819349E" w14:textId="77777777" w:rsidR="009E56BC" w:rsidRPr="00991310" w:rsidRDefault="009E56BC" w:rsidP="009E56BC">
+    <w:p w14:paraId="0819349E" w14:textId="3B1E61C6" w:rsidR="009E56BC" w:rsidRPr="0077642A" w:rsidRDefault="009E56BC" w:rsidP="009E56BC">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00B11A47">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00160B68">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00991310">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Valsts valodas prasmes pārbaude juridiskai personai vēlamā laikā un vietā tiek nodrošināta saskaņā ar Ministru kabineta 2021. gada 12. oktobra noteikum</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AB4571">
+        <w:t xml:space="preserve">Valsts valodas prasmes pārbaude juridiskai personai vēlamā laikā un vietā tiek nodrošināta saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="0077642A" w:rsidRPr="0077642A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>u</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00991310">
+        <w:t>Izglītības un zinātnes ministrijas 2026. gada 22. jūlija lēmum</w:t>
+      </w:r>
+      <w:r w:rsidR="0077642A">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nr. 680 “</w:t>
-[...4 lines deleted...]
-          <w:bCs/>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="0077642A" w:rsidRPr="0077642A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Valsts izglītības satura centra maksas pakalpojumu cenrādis” Pielikuma 1. punktu.</w:t>
+        <w:t>Nr. 1-4e-PAD/26/4 “Par Valsts izglītības attīstības aģentūras publisko maksas pakalpojumu cenrādi”</w:t>
+      </w:r>
+      <w:r w:rsidR="0077642A">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:i/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A043E48" w14:textId="08251EC2" w:rsidR="009E56BC" w:rsidRPr="00B11A47" w:rsidRDefault="00160B68" w:rsidP="00B11A47">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00991310">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Juridiskas personas vēlamajā adresē valsts valodas prasmes pārbaude tiek nodrošināta tikai tādā gadījumā, ja </w:t>
       </w:r>
@@ -2073,65 +2081,52 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>dator</w:t>
       </w:r>
       <w:r w:rsidR="00447D68" w:rsidRPr="00AB4571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">u (vismaz 1 m attālumā cita no citas) </w:t>
       </w:r>
       <w:r w:rsidRPr="00AB4571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">un interneta </w:t>
-[...13 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>un interneta pieslēgums</w:t>
+      </w:r>
       <w:r w:rsidR="00991310" w:rsidRPr="00AB4571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00AB4571" w:rsidRPr="00AB4571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>garantētā datu pārraide 100</w:t>
       </w:r>
       <w:r w:rsidR="00991310" w:rsidRPr="00AB4571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
@@ -2154,159 +2149,159 @@
       <w:r w:rsidR="00991310" w:rsidRPr="00AB4571">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>s).</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009E56BC" w:rsidRPr="00B11A47" w:rsidSect="00B11A47">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1133" w:bottom="1134" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B60834E" w14:textId="77777777" w:rsidR="00F900E1" w:rsidRDefault="00F900E1" w:rsidP="009E56BC">
+    <w:p w14:paraId="385C3E54" w14:textId="77777777" w:rsidR="00422671" w:rsidRDefault="00422671" w:rsidP="009E56BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="577E2469" w14:textId="77777777" w:rsidR="00F900E1" w:rsidRDefault="00F900E1" w:rsidP="009E56BC">
+    <w:p w14:paraId="5547BCF2" w14:textId="77777777" w:rsidR="00422671" w:rsidRDefault="00422671" w:rsidP="009E56BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CC44A50" w14:textId="77777777" w:rsidR="00167B93" w:rsidRPr="00A108B7" w:rsidRDefault="00167B93" w:rsidP="00A108B7">
     <w:pPr>
-      <w:pStyle w:val="Kjene"/>
+      <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="lv-LV"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D37D978" w14:textId="77777777" w:rsidR="00F900E1" w:rsidRDefault="00F900E1" w:rsidP="009E56BC">
+    <w:p w14:paraId="796F7E9F" w14:textId="77777777" w:rsidR="00422671" w:rsidRDefault="00422671" w:rsidP="009E56BC">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DE30B9A" w14:textId="77777777" w:rsidR="00F900E1" w:rsidRDefault="00F900E1" w:rsidP="009E56BC">
+    <w:p w14:paraId="190FCEEE" w14:textId="77777777" w:rsidR="00422671" w:rsidRDefault="00422671" w:rsidP="009E56BC">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="320D4C83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6888B5EE"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2426,97 +2421,100 @@
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A24C8E"/>
     <w:rsid w:val="000557AD"/>
     <w:rsid w:val="000803BD"/>
     <w:rsid w:val="000B2BD5"/>
     <w:rsid w:val="00160B68"/>
     <w:rsid w:val="00165A50"/>
     <w:rsid w:val="00167B93"/>
     <w:rsid w:val="00182310"/>
     <w:rsid w:val="001E3CBC"/>
     <w:rsid w:val="00287EF2"/>
     <w:rsid w:val="00352A2A"/>
     <w:rsid w:val="003814F6"/>
+    <w:rsid w:val="00422671"/>
     <w:rsid w:val="00447D68"/>
     <w:rsid w:val="004B0A45"/>
     <w:rsid w:val="005A0FED"/>
     <w:rsid w:val="00646A24"/>
     <w:rsid w:val="00697232"/>
     <w:rsid w:val="006F3ABC"/>
+    <w:rsid w:val="0077642A"/>
     <w:rsid w:val="007802D5"/>
     <w:rsid w:val="007A6189"/>
+    <w:rsid w:val="007C5A8B"/>
     <w:rsid w:val="00853B1F"/>
     <w:rsid w:val="00991310"/>
     <w:rsid w:val="009E56BC"/>
     <w:rsid w:val="00A2129C"/>
     <w:rsid w:val="00A24C8E"/>
     <w:rsid w:val="00A719DB"/>
     <w:rsid w:val="00AB4571"/>
     <w:rsid w:val="00AD21CD"/>
     <w:rsid w:val="00B11A47"/>
     <w:rsid w:val="00B74363"/>
     <w:rsid w:val="00BB354B"/>
     <w:rsid w:val="00EA14FD"/>
     <w:rsid w:val="00F06C2F"/>
     <w:rsid w:val="00F900E1"/>
     <w:rsid w:val="00FF6CD7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6F630F40"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{667EE52E-B989-4350-A0E2-2889B8223F17}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2868,377 +2866,376 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007A6189"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:rsid w:val="006F3ABC"/>
     <w:pPr>
       <w:ind w:left="720" w:firstLine="720"/>
       <w:contextualSpacing/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="06VaditajaParaksts">
     <w:name w:val="06_Vaditaja_Paraksts"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:before="480"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="00HeaderPageNumber">
     <w:name w:val="00_Header_Page_Number"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="05PielikumsNext">
     <w:name w:val="05_Pielikums_Next"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:left="1440"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="01DokumentaVeids">
     <w:name w:val="01_Dokumenta_Veids"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="02DokumentaVieta">
     <w:name w:val="02_Dokumenta_Vieta"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:spacing w:after="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="03DokumentaDatumsNumurs">
     <w:name w:val="03_Dokumenta_Datums_Numurs"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:noProof/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="04ParKoDokuments">
     <w:name w:val="04_Par_Ko_Dokuments"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00182310"/>
     <w:pPr>
       <w:spacing w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="007A6189"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Kjene">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KjeneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="007A6189"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Kjene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
     <w:rsid w:val="007A6189"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Galvene">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="GalveneRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009E56BC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Galvene"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009E56BC"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00A719DB"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Balonteksts">
+  <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="BalontekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Balonteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Komentraatsauce">
+  <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentrateksts">
+  <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="KomentratekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentrateksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+    <w:name w:val="Comment Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Komentratma">
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="Komentrateksts"/>
-[...1 lines deleted...]
-    <w:link w:val="KomentratmaRakstz"/>
+    <w:basedOn w:val="CommentText"/>
+    <w:next w:val="CommentText"/>
+    <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
-[...2 lines deleted...]
-    <w:link w:val="Komentratma"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:basedOn w:val="CommentTextChar"/>
+    <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00853B1F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+  <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005A0FED"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1744372550">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3559,69 +3556,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1196</Words>
-  <Characters>682</Characters>
+  <Words>283</Words>
+  <Characters>1617</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1875</CharactersWithSpaces>
+  <CharactersWithSpaces>1897</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>VISC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>