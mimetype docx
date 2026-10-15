--- v0 (2025-10-07)
+++ v1 (2026-10-15)
@@ -1677,51 +1677,51 @@
         </w:rPr>
         <w:t xml:space="preserve">smu iepazinies ar privātuma politiku, kas pieejama </w:t>
       </w:r>
       <w:r w:rsidR="00E20E72">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Valsts izglītības attīstības aģentūras </w:t>
       </w:r>
       <w:r w:rsidR="000D5ACC" w:rsidRPr="00223D84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>tīmekļvietnē (</w:t>
       </w:r>
       <w:r w:rsidR="00E20E72" w:rsidRPr="00E20E72">
         <w:rPr>
-          <w:rStyle w:val="Hipersaite"/>
+          <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>https://www.viaa.gov.lv/lv/privatuma-politika</w:t>
       </w:r>
       <w:r w:rsidR="000D5ACC" w:rsidRPr="00223D84">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12810C10" w14:textId="77777777" w:rsidR="00223D84" w:rsidRPr="00223D84" w:rsidRDefault="00223D84" w:rsidP="00982E97">
       <w:pPr>
         <w:keepNext/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1931,91 +1931,135 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4858E28B" w14:textId="77777777" w:rsidR="00223D84" w:rsidRPr="00982E97" w:rsidRDefault="00223D84" w:rsidP="00223D84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14F7D29A" w14:textId="77777777" w:rsidR="00223D84" w:rsidRPr="00982E97" w:rsidRDefault="00223D84" w:rsidP="00223D84">
+    <w:p w14:paraId="14F7D29A" w14:textId="1D4811F0" w:rsidR="00223D84" w:rsidRPr="00982E97" w:rsidRDefault="00223D84" w:rsidP="00223D84">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00982E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">Esmu informēts(-a), ka maksa par izziņas izgatavošanu tiek piemērota saskaņā ar Ministru kabineta </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">2021. gada 12. oktobra noteikumiem Nr.680 "Valsts izglītības satura centra maksas pakalpojumu cenrādis". </w:t>
+        <w:t xml:space="preserve">Esmu informēts(-a), ka maksa par izziņas izgatavošanu tiek piemērota saskaņā ar </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72704" w:rsidRPr="00B72704">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Izglītības un zinātnes ministrijas</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72704">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72704" w:rsidRPr="00B72704">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>2026. gada 22. jūlija lēmum</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72704">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">u </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72704" w:rsidRPr="00B72704">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Nr. 1-4e-PAD/26/4 “Valsts izglītības attīstības aģentūras publisko maksas pakalpojumu cenrādi”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72704">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02572B33" w14:textId="77777777" w:rsidR="00982E97" w:rsidRPr="00982E97" w:rsidRDefault="00982E97" w:rsidP="00982E97">
       <w:pPr>
         <w:pStyle w:val="naisf"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00982E97">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>** Dokumenta rekvizītus "datums" un "paraksts" neaizpilda, ja elektroniskais dokuments ir sagatavots atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu.</w:t>
       </w:r>
     </w:p>
@@ -2032,79 +2076,79 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00982E97" w:rsidRPr="00223D84" w:rsidSect="00982E97">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="1134" w:bottom="142" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -2283,145 +2327,192 @@
     <w:rsid w:val="00497015"/>
     <w:rsid w:val="004B326F"/>
     <w:rsid w:val="004C76EF"/>
     <w:rsid w:val="004D4A6B"/>
     <w:rsid w:val="004E6D55"/>
     <w:rsid w:val="005A147E"/>
     <w:rsid w:val="005F27CE"/>
     <w:rsid w:val="0061289E"/>
     <w:rsid w:val="006160C3"/>
     <w:rsid w:val="006320B1"/>
     <w:rsid w:val="006354B8"/>
     <w:rsid w:val="00647F14"/>
     <w:rsid w:val="00664952"/>
     <w:rsid w:val="006804B1"/>
     <w:rsid w:val="00697863"/>
     <w:rsid w:val="006A7C64"/>
     <w:rsid w:val="006B7329"/>
     <w:rsid w:val="006D1D44"/>
     <w:rsid w:val="006D692C"/>
     <w:rsid w:val="006E3BCB"/>
     <w:rsid w:val="00703DF3"/>
     <w:rsid w:val="00712041"/>
     <w:rsid w:val="0079449D"/>
     <w:rsid w:val="007947B1"/>
     <w:rsid w:val="007B216C"/>
+    <w:rsid w:val="007C5A8B"/>
     <w:rsid w:val="007E58A8"/>
     <w:rsid w:val="008C02E9"/>
     <w:rsid w:val="008D6038"/>
     <w:rsid w:val="008E7E8E"/>
     <w:rsid w:val="008F20E2"/>
     <w:rsid w:val="00961E8C"/>
     <w:rsid w:val="00963329"/>
     <w:rsid w:val="00970251"/>
     <w:rsid w:val="00982E97"/>
     <w:rsid w:val="00990831"/>
     <w:rsid w:val="009B3A10"/>
     <w:rsid w:val="009E63D8"/>
     <w:rsid w:val="00A16602"/>
     <w:rsid w:val="00A22BDF"/>
     <w:rsid w:val="00AD5E4E"/>
     <w:rsid w:val="00B30855"/>
     <w:rsid w:val="00B67F86"/>
+    <w:rsid w:val="00B72704"/>
     <w:rsid w:val="00B75461"/>
     <w:rsid w:val="00B769D0"/>
     <w:rsid w:val="00BB1AED"/>
     <w:rsid w:val="00C730C4"/>
+    <w:rsid w:val="00C813F1"/>
     <w:rsid w:val="00CD2D6C"/>
     <w:rsid w:val="00CF4D9B"/>
     <w:rsid w:val="00D76EEB"/>
     <w:rsid w:val="00DC17B4"/>
     <w:rsid w:val="00DD71D0"/>
     <w:rsid w:val="00DF2AB7"/>
     <w:rsid w:val="00E03191"/>
     <w:rsid w:val="00E15564"/>
     <w:rsid w:val="00E20E72"/>
     <w:rsid w:val="00E52429"/>
     <w:rsid w:val="00E822BB"/>
     <w:rsid w:val="00EF6F4A"/>
     <w:rsid w:val="00F31213"/>
     <w:rsid w:val="00F52832"/>
     <w:rsid w:val="00FE60A8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="44054A3D"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B074D663-DCBC-40BE-891E-70EFD9D29754}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2599,154 +2690,153 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F52832"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Parasts"/>
-    <w:link w:val="PamattekstsRakstz"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00F52832"/>
     <w:pPr>
       <w:spacing w:line="480" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pamatteksts2">
+  <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F52832"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="5040"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:lang w:val="lv-LV"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="Reatabula">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="Parastatabula"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00E03191"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PamattekstsRakstz">
-[...1 lines deleted...]
-    <w:link w:val="Pamatteksts"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="00F31213"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hipersaite">
+  <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D5ACC"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="naisf">
     <w:name w:val="naisf"/>
-    <w:basedOn w:val="Parasts"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00982E97"/>
     <w:pPr>
       <w:spacing w:before="75" w:after="75"/>
       <w:ind w:firstLine="375"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="lv-LV" w:eastAsia="lv-LV"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1288467614">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -3077,76 +3167,76 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7F918C1A-FE2D-4E76-84B4-D4F893D89308}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>310</Words>
-  <Characters>2554</Characters>
+  <Words>432</Words>
+  <Characters>2467</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Izziņu saņēmu</vt:lpstr>
       <vt:lpstr>Izziņu saņēmu</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2859</CharactersWithSpaces>
+  <CharactersWithSpaces>2894</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Izziņu saņēmu</dc:title>
   <dc:subject/>
   <dc:creator>Administrators</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>