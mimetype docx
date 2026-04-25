--- v0 (2026-02-16)
+++ v1 (2026-04-25)
@@ -2,402 +2,184 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5F25E2A5" w14:textId="082F3811" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
+    <w:p w14:paraId="5F25E2A5" w14:textId="4AC47021" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
       <w:r>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F11439D" wp14:editId="16C352ED">
+              <wp:anchor distT="45720" distB="45720" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F11439D" wp14:editId="5FFC0253">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
-                  <wp:posOffset>5210908</wp:posOffset>
+                  <wp:posOffset>5462955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>75321</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="2133014" cy="674077"/>
-                <wp:effectExtent l="0" t="0" r="635" b="0"/>
+                <wp:extent cx="2004646" cy="674077"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="217" name="Text Box 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="2133014" cy="674077"/>
+                          <a:ext cx="2004646" cy="674077"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="18FD5C72" w14:textId="77777777" w:rsidR="00F6696C" w:rsidRPr="003A4C95" w:rsidRDefault="00F6696C" w:rsidP="00F6696C">
+                          <w:p w14:paraId="52230C6B" w14:textId="0AB0EC12" w:rsidR="00F6696C" w:rsidRPr="00F6696C" w:rsidRDefault="00F6696C">
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="20"/>
+                                <w:sz w:val="19"/>
+                                <w:szCs w:val="19"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:bookmarkStart w:id="0" w:name="_Hlk184971452"/>
-[...107 lines deleted...]
-                            <w:bookmarkEnd w:id="0"/>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="0F11439D" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:410.3pt;margin-top:5.95pt;width:167.95pt;height:53.1pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBkISbjDgIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N7azyWbXirPaZpuq&#10;0vYibfsBGOMYFRgKJHb69R2wN5u2b1V5QAwznJk5c1jfDVqRo3BegqloMcspEYZDI82+ot++7t7c&#10;UOIDMw1TYERFT8LTu83rV+velmIOHahGOIIgxpe9rWgXgi2zzPNOaOZnYIVBZwtOs4Cm22eNYz2i&#10;a5XN8/w668E11gEX3uPtw+ikm4TftoKHz23rRSCqolhbSLtLex33bLNm5d4x20k+lcH+oQrNpMGk&#10;Z6gHFhg5OPkXlJbcgYc2zDjoDNpWcpF6wG6K/I9unjpmReoFyfH2TJP/f7D80/HJfnEkDG9hwAGm&#10;Jrx9BP7dEwPbjpm9uHcO+k6wBhMXkbKst76cnkaqfekjSN1/hAaHzA4BEtDQOh1ZwT4JouMATmfS&#10;xRAIx8t5cXWVFwtKOPquV4t8tUopWPn82jof3gvQJB4q6nCoCZ0dH32I1bDyOSQm86Bks5NKJcPt&#10;661y5MhQALu0JvTfwpQhfUVvl/NlQjYQ3ydtaBlQoErqit7kcY2SiWy8M00KCUyq8YyVKDPRExkZ&#10;uQlDPWBgpKmG5oREORiFiB8HDx24n5T0KMKK+h8H5gQl6oNBsm+LxSKqNhmL5WqOhrv01JceZjhC&#10;VTRQMh63ISk98mDgHofSysTXSyVTrSiuROP0EaJ6L+0U9fJdN78AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDAiSZl3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dToNAEEbvTXyHzZh4Y+xCI5QiS6Mm&#10;Gm/78wADOwUiO0vYbaFv73KldzP5Tr45U+xm04srja6zrCBeRSCIa6s7bhScjp/PGQjnkTX2lknB&#10;jRzsyvu7AnNtJ97T9eAbEUrY5aig9X7IpXR1Swbdyg7EITvb0aAP69hIPeIUyk0v11GUSoMdhwst&#10;DvTRUv1zuBgF5+/pKdlO1Zc/bfYv6Tt2m8relHp8mN9eQXia/R8Mi35QhzI4VfbC2oleQbaO0oCG&#10;IN6CWIA4SRMQ1TJlMciykP9/KH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAZCEm4w4C&#10;AAD2AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwIkm&#10;Zd4AAAALAQAADwAAAAAAAAAAAAAAAABoBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AHMFAAAAAA==&#10;" stroked="f">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:430.15pt;margin-top:5.95pt;width:157.85pt;height:53.1pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHoAlCDQIAAPYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3YiJ9m14qy22aaq&#10;tL1I234AxjhGBYYCiZ1+fQfszabtW1UeEMMMZ2bOHDZ3g1bkJJyXYCo6n+WUCMOhkeZQ0W9f929u&#10;KPGBmYYpMKKiZ+Hp3fb1q01vS7GADlQjHEEQ48veVrQLwZZZ5nknNPMzsMKgswWnWUDTHbLGsR7R&#10;tcoWeb7KenCNdcCF93j7MDrpNuG3reDhc9t6EYiqKNYW0u7SXsc9225YeXDMdpJPZbB/qEIzaTDp&#10;BeqBBUaOTv4FpSV34KENMw46g7aVXKQesJt5/kc3Tx2zIvWC5Hh7ocn/P1j+6fRkvzgShrcw4ABT&#10;E94+Av/uiYFdx8xB3DsHfSdYg4nnkbKst76cnkaqfekjSN1/hAaHzI4BEtDQOh1ZwT4JouMAzhfS&#10;xRAIx0ucYrEqVpRw9K3WRb5epxSsfH5tnQ/vBWgSDxV1ONSEzk6PPsRqWPkcEpN5ULLZS6WS4Q71&#10;TjlyYiiAfVoT+m9hypC+orfLxTIhG4jvkza0DChQJXVFb/K4RslENt6ZJoUEJtV4xkqUmeiJjIzc&#10;hKEeMDDSVENzRqIcjELEj4OHDtxPSnoUYUX9jyNzghL1wSDZt/OiiKpNRrFcL9Bw15762sMMR6iK&#10;BkrG4y4kpUceDNzjUFqZ+HqpZKoVxZVonD5CVO+1naJevuv2FwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AFcG3LfeAAAACwEAAA8AAABkcnMvZG93bnJldi54bWxMj81ugzAQhO+V+g7WVuqlagz9AUIwUVup&#10;Va9J8wAGbwAFrxF2Ann7Lqf2tqP5NDtTbGfbiwuOvnOkIF5FIJBqZzpqFBx+Ph8zED5oMrp3hAqu&#10;6GFb3t4UOjduoh1e9qERHEI+1wraEIZcSl+3aLVfuQGJvaMbrQ4sx0aaUU8cbnv5FEWJtLoj/tDq&#10;AT9arE/7s1Vw/J4eXtdT9RUO6e4ledddWrmrUvd389sGRMA5/MGw1OfqUHKnyp3JeNEryJLomVE2&#10;4jWIBYjThNdVy5XFIMtC/t9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHoAlCDQIA&#10;APYDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBXBty3&#10;3gAAAAsBAAAPAAAAAAAAAAAAAAAAAGcEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;cgUAAAAA&#10;" stroked="f">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w14:paraId="18FD5C72" w14:textId="77777777" w:rsidR="00F6696C" w:rsidRPr="003A4C95" w:rsidRDefault="00F6696C" w:rsidP="00F6696C">
+                    <w:p w14:paraId="52230C6B" w14:textId="0AB0EC12" w:rsidR="00F6696C" w:rsidRPr="00F6696C" w:rsidRDefault="00F6696C">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="20"/>
+                          <w:sz w:val="19"/>
+                          <w:szCs w:val="19"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:bookmarkStart w:id="1" w:name="_Hlk184971452"/>
-[...107 lines deleted...]
-                      <w:bookmarkEnd w:id="1"/>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B74B439" w14:textId="25A7D394" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5732D834" w14:textId="56106AC3" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="5732D834" w14:textId="42271F0A" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10799C38" w14:textId="328F38BF" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
+    <w:p w14:paraId="10799C38" w14:textId="5C18E3F7" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A512BF0" wp14:editId="447D3B26">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A512BF0" wp14:editId="6EC4DB7E">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2620010</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>514350</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="2256155" cy="1917700"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="3" name="Picture 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId5">
@@ -418,195 +200,203 @@
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00415FC2">
+    </w:p>
+    <w:p w14:paraId="64ECA68D" w14:textId="3413A28C" w:rsidR="00CB3F65" w:rsidRPr="00CB3F65" w:rsidRDefault="00CB3F65" w:rsidP="00CB3F65">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB3F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61FF7F9E" wp14:editId="33D1D5EF">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0B76BAE5" wp14:editId="405D223D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
-              <wp:posOffset>106045</wp:posOffset>
+              <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
-              <wp:posOffset>502920</wp:posOffset>
+              <wp:posOffset>855732</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1670050" cy="1906905"/>
-            <wp:effectExtent l="0" t="0" r="6350" b="0"/>
+            <wp:extent cx="1566033" cy="1132813"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="1" name="Picture 1"/>
+            <wp:docPr id="2" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId5">
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect l="71398"/>
-                    <a:stretch/>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1670050" cy="1906905"/>
+                      <a:ext cx="1566033" cy="1132813"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E23A9C2" w14:textId="3B80D62C" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
+    <w:p w14:paraId="2E23A9C2" w14:textId="7CB48307" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2625E12F" wp14:editId="469A7B19">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>4379302</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>875909</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1879038" cy="1019840"/>
             <wp:effectExtent l="0" t="0" r="6985" b="8890"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="5" name="Graphic 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                         <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId7"/>
+                          <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1879038" cy="1019840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="530FD0EA" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B93B0C8" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="2B93B0C8" w14:textId="2E3DB8F8" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D9185E1" w14:textId="77777777" w:rsidR="00F6696C" w:rsidRDefault="00F6696C" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4EB110A8" w14:textId="77777777" w:rsidR="00F6696C" w:rsidRDefault="00F6696C" w:rsidP="00F6696C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -631,218 +421,218 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00874023">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>IX</w:t>
       </w:r>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk117262416"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk117262416"/>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Latvijas </w:t>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="_Hlk499297043"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk499297043"/>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bērnu un</w:t>
       </w:r>
       <w:r w:rsidR="00F6696C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>jauniešu teātru festivāls “...un es iešu un iešu!”</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
-      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="2EB3D1F2" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFF99"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="438A00B6" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NOLIKUMS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="204A311E" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="594B0E0F" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="594B0E0F" w14:textId="345EE72A" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F673E33" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MĒRĶI UN UZDEVUMI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CA01D2" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="26CA01D2" w14:textId="0A332CC3" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1.  Veicināt bērnu un jauniešu talanta, prasmju un spēju izkopšanu teātra mākslas jomā.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB4A038" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="2EB4A038" w14:textId="2D41AF97" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2.  Nodrošināt skolēnu teātra spēles tradīcijas saglabāšanu un attīstību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62735065" w14:textId="579083F0" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>3.  Rosināt bērnu un jauniešu pilsoniskās līdzdalības, kultūras izpratnes un pašizpausmes mākslā lietpratības veicināšanu.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE01A8A" w14:textId="2CA0FA79" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="7CE01A8A" w14:textId="198A8F0C" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
       <w:r w:rsidR="00797B04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -863,99 +653,139 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59E62548" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ORGANIZATORI</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D31300B" w14:textId="3276F53E" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="003A1D6C">
+    <w:p w14:paraId="6D31300B" w14:textId="0A3F62FF" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="003A1D6C">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Valmieras novada pašvaldība</w:t>
       </w:r>
       <w:r w:rsidR="003A1D6C" w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>s iestāde Valmieras Viestura vidusskola</w:t>
       </w:r>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B26DDA" w:rsidRPr="00E1132A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(VVV) </w:t>
       </w:r>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">sadarbībā ar Valsts izglītības satura centru (VISC). </w:t>
+        <w:t xml:space="preserve">sadarbībā ar </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47676">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Valsts izglītības </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47676">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>attīstības aģentūru</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (V</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB3F65">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>IAA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130CFDA0" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="746A9EB1" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -2411,73 +2241,121 @@
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Roberts Segliņš – Valmieras Viestura vidusskolas skolēnu tautas teātra “Sprīdītis“ režisors,  festivāla mākslinieciskais vadītājs, e-pasts: </w:t>
       </w:r>
       <w:r w:rsidRPr="00797B04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>vvvspriditis@inbox.lv</w:t>
       </w:r>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CF8C98" w14:textId="579FEE87" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
+    <w:p w14:paraId="76CF8C98" w14:textId="04D6F021" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:ind w:firstLine="630"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00415FC2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dace Jurka – VISC Nemateriālā kultūras mantojuma un ilgtspējīgas attīstības projektu nodaļas vecākā eksperte, festivāla žūrijas darbs un vērtēšana, e-pasts: </w:t>
+        <w:t>Dace Jurka – VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47676">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>AA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Nemateriālā kultūras mantojuma </w:t>
+      </w:r>
+      <w:r w:rsidR="00B47676">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nodaļas </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00415FC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">vecākā eksperte, festivāla žūrijas darbs un vērtēšana, e-pasts: </w:t>
       </w:r>
       <w:r w:rsidRPr="00797B04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>dace.jurka@visc.gov.lv</w:t>
+        <w:t>dace.jurka@vi</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47676">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>aa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00797B04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.gov.lv</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13519F01" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00D4166D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41E2115A" w14:textId="77777777" w:rsidR="009B5268" w:rsidRPr="00E1132A" w:rsidRDefault="009B5268" w:rsidP="009B5268">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="12"/>
           <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1132A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
@@ -2592,51 +2470,51 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pasākumā esošie plašsaziņas līdzekļi darbojas saskaņā ar to profesionālo darbību regulējošajiem likumiem un atbild par personas datu apstrādi atbilstoši normatīvo aktu prasībām. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7851304D" w14:textId="39A42B1D" w:rsidR="00E1132A" w:rsidRDefault="00897C68" w:rsidP="00897C68">
       <w:pPr>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E1132A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Plašāka informācija par fizisko personu datu apstrādi Valmieras novada pašvaldībā pieejama privātuma politikā: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="00E1132A">
           <w:rPr>
             <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.valmierasnovads.lv/pasvaldiba/informacija/personas-datu-aizsardziba/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E1132A">
         <w:rPr>
           <w:rStyle w:val="Hipersaite"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2165A4C9" w14:textId="77777777" w:rsidR="00D4166D" w:rsidRPr="00415FC2" w:rsidRDefault="00D4166D" w:rsidP="00E1132A">
       <w:pPr>
         <w:ind w:firstLine="709"/>
@@ -5221,115 +5099,116 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6469" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7189" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1550608940">
+  <w:num w:numId="1" w16cid:durableId="1412313994">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1293056696">
+  <w:num w:numId="2" w16cid:durableId="1407266637">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="771780134">
+  <w:num w:numId="3" w16cid:durableId="1544126283">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="770202052">
+  <w:num w:numId="4" w16cid:durableId="958873059">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1769810387">
+  <w:num w:numId="5" w16cid:durableId="491528028">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1116682158">
+  <w:num w:numId="6" w16cid:durableId="125583040">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1285766763">
+  <w:num w:numId="7" w16cid:durableId="1019965326">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="98"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D4166D"/>
     <w:rsid w:val="000770F9"/>
+    <w:rsid w:val="002525CE"/>
     <w:rsid w:val="003A1D6C"/>
-    <w:rsid w:val="003A4C95"/>
     <w:rsid w:val="00415FC2"/>
+    <w:rsid w:val="00542F24"/>
     <w:rsid w:val="005726D4"/>
     <w:rsid w:val="00593D8C"/>
-    <w:rsid w:val="006262B9"/>
     <w:rsid w:val="006C4E78"/>
     <w:rsid w:val="006D6553"/>
     <w:rsid w:val="007008F8"/>
     <w:rsid w:val="00797B04"/>
-    <w:rsid w:val="007E5D9B"/>
     <w:rsid w:val="00853D38"/>
     <w:rsid w:val="008611F0"/>
     <w:rsid w:val="00874023"/>
     <w:rsid w:val="00897C68"/>
-    <w:rsid w:val="008C6C1A"/>
     <w:rsid w:val="009B5268"/>
     <w:rsid w:val="00A571ED"/>
     <w:rsid w:val="00A65081"/>
     <w:rsid w:val="00B26DDA"/>
+    <w:rsid w:val="00B47676"/>
+    <w:rsid w:val="00CB3F65"/>
     <w:rsid w:val="00D4166D"/>
     <w:rsid w:val="00D50C0A"/>
     <w:rsid w:val="00E1132A"/>
     <w:rsid w:val="00F6696C"/>
+    <w:rsid w:val="00F92602"/>
     <w:rsid w:val="00FE5774"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -5795,58 +5674,73 @@
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D4166D"/>
     <w:pPr>
       <w:widowControl/>
       <w:suppressAutoHyphens w:val="0"/>
       <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="514727725">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valmierasnovads.lv/pasvaldiba/informacija/personas-datu-aizsardziba/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.valmierasnovads.lv/pasvaldiba/informacija/personas-datu-aizsardziba/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6104,71 +5998,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2138</Characters>
+  <Pages>1</Pages>
+  <Words>3731</Words>
+  <Characters>2127</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5876</CharactersWithSpaces>
+  <CharactersWithSpaces>5847</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Lietotajs</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>