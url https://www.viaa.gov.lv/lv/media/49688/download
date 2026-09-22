--- v0 (2026-05-06)
+++ v1 (2026-09-22)
@@ -1,91 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w14:paraId="452A2FA8" w14:textId="2AF84BFA" w:rsidR="00C77C79" w:rsidRDefault="004D51C2" w:rsidP="03E04634">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08B7A8B6" wp14:editId="12878E17">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08B7A8B6" wp14:editId="0E6CE5E3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>-540419</wp:posOffset>
+              <wp:posOffset>-800966</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="5222240" cy="2306955"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="132534339" name="Picture 16" descr="A black background with blue and orange squares&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="132534339" name="Picture 16" descr="A black background with blue and orange squares&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -334,1664 +332,1664 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:id w:val="475401002"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="09C1E2FD" w14:textId="439EB0FC" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="006D1A83">
+        <w:p w14:paraId="0DD16DAF" w14:textId="64E0BF02" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="006D1A83">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00557827">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00557827">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:instrText>TOC \o "1-9" \z \u \h</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00557827">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc228366459" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019674" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kas ir STEM norises īstenotājs?</w:t>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366459 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019674 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00557827" w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6E2DAA59" w14:textId="4968751B" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="366986A6" w14:textId="05F4E69E" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366460" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019675" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kas ir STEM norise?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366460 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019675 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="68ECF923" w14:textId="33F49D37" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="095F715D" w14:textId="73263442" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366461" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019676" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kādas var būt STEM norises formas un metodes?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366461 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019676 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="661EA7A0" w14:textId="051B3E6A" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="2D8CB535" w14:textId="41B37DA1" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366462" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019677" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kas ir norišu katalogs?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366462 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019677 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4111A541" w14:textId="4153967A" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="0A10837B" w14:textId="4E8D19B3" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366463" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019678" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kas jādara norises īstenotājam?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366463 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019678 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CFD7951" w14:textId="4CE9F8DA" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="3690B544" w14:textId="5B6B92AC" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Saturs2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366464" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019679" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve">5.1. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t xml:space="preserve"> Izvērtē iespējamo mērķauditoriju</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366464 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019679 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0323F5F1" w14:textId="273BDC81" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="6886B24A" w14:textId="56B905F3" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Saturs2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366465" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019680" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.2. Iepazīstas ar izvēlētā vecumposma STEM jomu mācību priekšmetu saturu un sasniedzamajiem rezultātiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366465 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019680 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="159EC60A" w14:textId="54871A0C" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="1272B0C1" w14:textId="3804C610" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Saturs2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366466" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019681" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3. Izstrādā norisi</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366466 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019681 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="07203CEA" w14:textId="39CDB1C1" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="54F396DB" w14:textId="6BACF73B" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Saturs2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366467" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019682" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.5. Nosaka maksu norises apmeklēšanai</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366467 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019682 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7ACD87DD" w14:textId="10A04D74" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="1FEF38FC" w14:textId="3310CC74" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC2"/>
+            <w:pStyle w:val="Saturs2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366468" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019683" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6. Pirms pieteikuma iesniegšanas aizpilda pašvērtējuma anketu – atbild uz kontroljautājumiem</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366468 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019683 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="39E22598" w14:textId="57FE2870" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="3769E4D4" w14:textId="22074906" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366469" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019684" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kā notiek pieteikuma iesniegšana?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366469 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019684 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33C8F8E2" w14:textId="0D4470A7" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="747C6537" w14:textId="08748AA4" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366470" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019685" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kas notiek pēc pieteikuma iesniegšanas?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366470 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019685 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4000C693" w14:textId="14147BF0" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="6343E4C4" w14:textId="221EBFED" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366471" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019686" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kā notiek norišu īstenošana?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366471 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019686 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="78CED263" w14:textId="4E71B4D4" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="3EAC21B9" w14:textId="245EEF67" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="440"/>
+              <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366472" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019687" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Kā iespējams veikt izmaiņas apstiprinātai un katalogā iekļautai norisei?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366472 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019687 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="316A09C4" w14:textId="2A01500B" w:rsidR="00557827" w:rsidRPr="00557827" w:rsidRDefault="00557827">
+        <w:p w14:paraId="6C968CF9" w14:textId="177023DE" w:rsidR="007D09FE" w:rsidRPr="007D09FE" w:rsidRDefault="00C1439D">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
-              <w:tab w:val="left" w:pos="660"/>
+              <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9016"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:noProof/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
+              <w:kern w:val="2"/>
               <w:lang w:eastAsia="lv-LV"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc228366473" w:history="1">
-[...2 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+          <w:hyperlink w:anchor="_Toc240019688" w:history="1">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:kern w:val="2"/>
                 <w:lang w:eastAsia="lv-LV"/>
+                <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
-[...1 lines deleted...]
-                <w:rStyle w:val="Hyperlink"/>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
+              <w:rPr>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Palīgmateriāls. Kā identificēt tematus un sasniedzamos rezultātus mācību priekšmeta programmas paraugā?</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc228366473 \h </w:instrText>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00557827">
+              <w:instrText xml:space="preserve"> PAGEREF _Toc240019688 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
-            <w:r w:rsidRPr="00557827">
+            <w:r w:rsidR="007D09FE" w:rsidRPr="007D09FE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5DF6232C" w14:textId="570584BB" w:rsidR="00F32AEB" w:rsidRDefault="006D1A83" w:rsidP="008F7B8C">
+        <w:p w14:paraId="5DF6232C" w14:textId="66AB1355" w:rsidR="00F32AEB" w:rsidRDefault="006D1A83" w:rsidP="008F7B8C">
           <w:pPr>
-            <w:pStyle w:val="TOC1"/>
+            <w:pStyle w:val="Saturs1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="hyphen" w:pos="9015"/>
             </w:tabs>
             <w:spacing w:before="120" w:after="120" w:line="278" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00557827">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000" w:themeColor="text1"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="544DDA35" w14:textId="0BFE39E5" w:rsidR="00617AE8" w:rsidRPr="00827507" w:rsidRDefault="008A2AFA" w:rsidP="00A348CB">
       <w:pPr>
-        <w:pStyle w:val="TOC1"/>
+        <w:pStyle w:val="Saturs1"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="hyphen" w:pos="9015"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="0060787C" w:rsidRPr="00A348CB">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00617AE8" w:rsidRPr="00A348CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Nosacījumi izstrādāti norišu pieteicējiem un īstenotājiem dalībai projektā Nr.4.2.2.1/1/25/I/001 "STEM un pilsoniskās līdzdalības norises plašākai izglītības pieredzei un karjeras izvēlei”, ko finansē Eiropas Sociālais fonds Plus un Latvijas valsts (turpmāk – Projekts). </w:t>
       </w:r>
       <w:r w:rsidR="00617AE8" w:rsidRPr="00A348CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>Projekta ietvaros netiek apkopota esošā pieredze un labās prakses piemēri, bet tiek veidotas norises izglītojamajiem, kas atbilst Projekta mērķim un nosacījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC8083A" w14:textId="00D85CF5" w:rsidR="00CC21D0" w:rsidRPr="006933AE" w:rsidRDefault="445111C7" w:rsidP="00353F58">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="360" w:after="80"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc228366459"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc240019674"/>
       <w:r w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kas ir </w:t>
       </w:r>
       <w:r w:rsidR="27A89BC6" w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">STEM </w:t>
       </w:r>
       <w:r w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">norises </w:t>
       </w:r>
       <w:r w:rsidR="40E2CE53" w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>īstenotājs</w:t>
       </w:r>
       <w:r w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="61B96842" w14:textId="07A0FAE6" w:rsidR="003C36C5" w:rsidRPr="003C36C5" w:rsidRDefault="6A2D7C21" w:rsidP="003C36C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Norises </w:t>
       </w:r>
       <w:r w:rsidR="1AB6CB55" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>īstenotājs</w:t>
       </w:r>
@@ -2000,207 +1998,235 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> organizācija vai uzņēmums, kas izstrādā un īsteno izglītojošas aktivitātes </w:t>
       </w:r>
       <w:r w:rsidR="00BF56C3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>izglītojamajiem</w:t>
       </w:r>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Tie var būt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B24D42" w14:textId="230DAA5D" w:rsidR="1682662F" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
+    <w:p w14:paraId="73B24D42" w14:textId="33F54410" w:rsidR="1682662F" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="1682662F" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>zņēmumi</w:t>
       </w:r>
       <w:r w:rsidR="3A37775E" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un iestādes</w:t>
       </w:r>
-      <w:r w:rsidR="1682662F" w:rsidRPr="004D51C2">
-[...4 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="00A62A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73460309" w14:textId="4D5532C8" w:rsidR="1682662F" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
+    <w:p w14:paraId="73460309" w14:textId="4F14F0BA" w:rsidR="1682662F" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidR="1682662F" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>inātnes un inovāciju centri,</w:t>
+        <w:t>inātnes un inovāciju centri</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74583552" w14:textId="2E76ED59" w:rsidR="1682662F" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
+    <w:p w14:paraId="74583552" w14:textId="2020DCC7" w:rsidR="1682662F" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="1682662F" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ugstskolas,</w:t>
+        <w:t>ugstskolas</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E1A86F" w14:textId="6EBB5786" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
+    <w:p w14:paraId="20E1A86F" w14:textId="6B1492E8" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="6A2D7C21" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>iedrības un nodibinājumi,</w:t>
+        <w:t>iedrības un nodibinājumi</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0778DA" w14:textId="5B89083E" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
+    <w:p w14:paraId="0C0778DA" w14:textId="412C57B2" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="00FF671F" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="4510C3CB" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ērnu un jauniešu centri,</w:t>
+        <w:t>ērnu un jauniešu centri</w:t>
+      </w:r>
+      <w:r w:rsidR="00A62A9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361BDE5C" w14:textId="1AE886C0" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="4510C3CB" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>u.c.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F9AB104" w14:textId="0E4F2A66" w:rsidR="003C36C5" w:rsidRPr="003C36C5" w:rsidRDefault="6A2D7C21" w:rsidP="63A83A2E">
@@ -2329,92 +2355,92 @@
       <w:r w:rsidR="005F0BAC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC38076" w14:textId="28B3B520" w:rsidR="00CC21D0" w:rsidRDefault="00CC21D0" w:rsidP="55C8E9E5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4155CC49" w14:textId="66471B03" w:rsidR="00CC21D0" w:rsidRPr="006933AE" w:rsidRDefault="445111C7" w:rsidP="00353F58">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc228366460"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc240019675"/>
       <w:r w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Kas ir </w:t>
       </w:r>
       <w:r w:rsidR="722B2F9E" w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">STEM </w:t>
       </w:r>
       <w:r w:rsidRPr="006933AE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>norise?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="1E7157C2" w14:textId="1A31D35A" w:rsidR="003C36C5" w:rsidRPr="003C36C5" w:rsidRDefault="6A2D7C21" w:rsidP="003C36C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Norise</w:t>
       </w:r>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ir praktiska, izglītojoša nodarbība</w:t>
@@ -2526,149 +2552,163 @@
         </w:rPr>
         <w:t xml:space="preserve">konkrētai </w:t>
       </w:r>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>klasei,</w:t>
       </w:r>
       <w:r w:rsidR="00403583" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>grupai – kā mācību procesā;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D406957" w14:textId="23E90DFB" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="0DD2860F" w:rsidP="004D51C2">
+    <w:p w14:paraId="7D406957" w14:textId="76914964" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="0DD2860F" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="67F11090" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ažādo mācīšanās pieredzi un </w:t>
       </w:r>
       <w:r w:rsidR="00C1026F" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">sekmē </w:t>
       </w:r>
       <w:r w:rsidR="6A2D7C21" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>mācību satura apguvi,</w:t>
+        <w:t>mācību satura apguvi</w:t>
+      </w:r>
+      <w:r w:rsidR="000A14DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216F4CA8" w14:textId="6E0BAAD2" w:rsidR="05F8C91B" w:rsidRPr="004D51C2" w:rsidRDefault="05F8C91B" w:rsidP="004D51C2">
+    <w:p w14:paraId="216F4CA8" w14:textId="6C943CC5" w:rsidR="05F8C91B" w:rsidRPr="004D51C2" w:rsidRDefault="05F8C91B" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="619D082C" w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>asaista mācību teoriju ar praksi,</w:t>
+        <w:t>asaista mācību teoriju ar praksi</w:t>
+      </w:r>
+      <w:r w:rsidR="000A14DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EB296D1" w14:textId="7E432639" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="6A2D7C21" w:rsidP="004D51C2">
+    <w:p w14:paraId="5EB296D1" w14:textId="3CB97385" w:rsidR="003C36C5" w:rsidRPr="004D51C2" w:rsidRDefault="6A2D7C21" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>veicina interesi par STEM jomām</w:t>
       </w:r>
-      <w:r w:rsidR="56D85F64" w:rsidRPr="004D51C2">
-[...4 lines deleted...]
-        <w:t>,</w:t>
+      <w:r w:rsidR="000A14DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5EC447" w14:textId="38F1A3F6" w:rsidR="00903104" w:rsidRPr="004D51C2" w:rsidRDefault="00903104" w:rsidP="004D51C2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D51C2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>tiek organizēta mācību procesa laikā, nav plānota vakaros un normatīvajos aktos noteiktajā mācību gada brīvdienu laikā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E027AC" w14:textId="39EDABAE" w:rsidR="00903104" w:rsidRPr="004D51C2" w:rsidRDefault="00903104" w:rsidP="004D51C2">
@@ -2702,129 +2742,94 @@
     </w:p>
     <w:p w14:paraId="67FAEB24" w14:textId="77777777" w:rsidR="00520162" w:rsidRDefault="00520162">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="201BA6E9" w14:textId="77777777" w:rsidR="00520162" w:rsidRPr="007D3AF9" w:rsidRDefault="00520162" w:rsidP="00520162">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007D3AF9">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>Mākslīgā intelekta (MI) teksta radīšanas pakalpojumi (piemēram, “</w:t>
-[...34 lines deleted...]
-        <w:br w:type="page"/>
+        <w:t>Mākslīgā intelekta (MI) teksta radīšanas pakalpojumi (piemēram, “ChatGPT” un līdzīgi) ir teksta ģenerēšanas modeļi, nevis faktu pārbaudes modeļi – tie nepārbauda ģenerētās informācijas ticamību. Tāpēc jebkura informācija, kas iegūta, izmantojot ģeneratīvos valodas modeļus, pirms izmantošanas ir jāpārbauda.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0450AF04" w14:textId="584BFE35" w:rsidR="003C36C5" w:rsidRPr="007235C7" w:rsidRDefault="6A2D7C21" w:rsidP="003C36C5">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007235C7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Norises saturs</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EF53C55" w14:textId="2B3729F9" w:rsidR="4FE2011B" w:rsidRDefault="003F738D" w:rsidP="00D216BD">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="4FE2011B" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">aistīts ar mācību saturu – </w:t>
       </w:r>
       <w:r w:rsidR="7746105F" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> STEM </w:t>
       </w:r>
       <w:r w:rsidR="4FE2011B" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>mācību jom</w:t>
       </w:r>
       <w:r w:rsidR="477B022C" w:rsidRPr="63A83A2E">
         <w:rPr>
@@ -2900,61 +2905,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>mācību priekšmeti</w:t>
       </w:r>
       <w:r w:rsidR="00ED29CB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidR="00D00D31">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C3355" w:rsidRPr="007C3355">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">fizika, ķīmija, bioloģija, ģeogrāfija, </w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>fizika, ķīmija, bioloģija, ģeogrāfija, dabaszinības</w:t>
+      </w:r>
       <w:r w:rsidR="00B75FC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00D72BE0" w:rsidRPr="00D72BE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>dizains un tehnoloģijas, datorika, programmēšana, inženierzinības</w:t>
       </w:r>
       <w:r w:rsidR="00D72BE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un matemātika</w:t>
       </w:r>
       <w:r w:rsidR="4FE2011B" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3345,51 +3341,51 @@
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="3716A00B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 18" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:47pt;margin-top:31.1pt;width:32pt;height:63.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm0nMZFAIAACsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815Jdx00Ey4GbwEUB&#10;IwngFDnTFGkJILksSVtyv75LSn4g7anohdrlrPYxs5zfd1qRg3C+AVPS8SinRBgOVWN2Jf3xuvp0&#10;S4kPzFRMgRElPQpP7xcfP8xbW4gJ1KAq4QgmMb5obUnrEGyRZZ7XQjM/AisMghKcZgFdt8sqx1rM&#10;rlU2yfNZ1oKrrAMuvMfbxx6ki5RfSsHDs5ReBKJKir2FdLp0buOZLeas2Dlm64YPbbB/6EKzxmDR&#10;c6pHFhjZu+aPVLrhDjzIMOKgM5Cy4SLNgNOM83fTbGpmRZoFyfH2TJP/f2n502FjXxwJ3VfoUMBI&#10;SGt94fEyztNJp+MXOyWII4XHM22iC4Tj5TSfTXNEOEK3+QSdmCW7/GydD98EaBKNkjpUJZHFDmsf&#10;+tBTSKxlYNUolZRRhrQlnX2+ydMPZwSTK4M1Lq1GK3Tbbuh/C9URx3LQK+4tXzVYfM18eGEOJcZ+&#10;cW3DMx5SARaBwaKkBvfrb/cxHplHlJIWV6ak/ueeOUGJ+m5Qk7vxFEcnITnTmy8TdNw1sr1GzF4/&#10;AG7lGB+I5cmM8UGdTOlAv+F2L2NVhJjhWLuk4WQ+hH6R8XVwsVymINwqy8LabCyPqSOdkdrX7o05&#10;O/AfULgnOC0XK97J0Mf2Qiz3AWSTNIoE96wOvONGJpWH1xNX/tpPUZc3vvgNAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAHQS7E4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWErF&#10;qlCaTlOlCQnBYWMXbm7jtRWNU5psK/x6shPcbL+n5+8Vq9kO4kST7x1ruF8kIIgbZ3puNezfN3cK&#10;hA/IBgfHpOGbPKzK66sCc+POvKXTLrQihrDPUUMXwphL6ZuOLPqFG4mjdnCTxRDXqZVmwnMMt4NM&#10;kySTFnuOHzocqeqo+dwdrYaXavOG2zq16meonl8P6/Fr/7HU+vZmXj+BCDSHPzNc8CM6lJGpdkc2&#10;XgwaHh9ilaAhS1MQF32p4qGOg1IZyLKQ/xuUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCm0nMZFAIAACsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAHQS7E4AAAAAkBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 18" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:47pt;margin-top:31.1pt;width:32pt;height:63.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCpoYpAMQIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L/koUDYirOiuqCqh&#10;3ZWg2rNxbBLJ8bi2IaG/vmMHWLTtqerFjGcmM/PeGzO/71tFjsK6BnRJs1FKidAcqkbvS/pju/o0&#10;o8R5piumQIuSnoSj94uPH+adKUQONahKWIJFtCs6U9Lae1MkieO1aJkbgREagxJsyzxe7T6pLOuw&#10;equSPE2nSQe2Mha4cA69j0OQLmJ9KQX3z1I64YkqKc7m42njuQtnspizYm+ZqRt+HoP9wxQtazQ2&#10;vZZ6ZJ6Rg23+KNU23IID6Ucc2gSkbLiIGBBNlr5Ds6mZERELkuPMlSb3/8ryp+OLJU1V0nw6y8b5&#10;JKNEsxaV2orek6/Qk2wWWOqMKzB5YzDd9+hHtS9+h84Avpe2Db8Ii2Ac+T5dOQ7VODrH6XScYoRj&#10;aJbmeAlVkrePjXX+m4CWBKOkFiWMzLLj2vkh9ZISemlYNUpFGZUmXUmnnydp/OAaweJKY48AYRg1&#10;WL7f9WdcO6hOCMvCsB7O8FWDzdfM+RdmcR9wXtxx/4yHVIBN4GxRUoP99Td/yEeZMEpJh/tVUvfz&#10;wKygRH3XKOBdNkboxMfLePIlx4u9jexuI/rQPgCuMKqD00Uz5Ht1MaWF9hWfwjJ0xRDTHHuX1F/M&#10;Bz9sPT4lLpbLmIQraJhf643hoXSgM1C77V+ZNWf+PQr3BJdNZMU7GYbcQYjlwYNsokaB4IHVM++4&#10;vlHl81ML7+P2HrPe/hAWvwEAAP//AwBQSwMEFAAGAAgAAAAhAAdBLsTgAAAACQEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNxYSsWqUJpOU6UJCcFhYxdubuO1FY1Tmmwr/HqyE9xs&#10;v6fn7xWr2Q7iRJPvHWu4XyQgiBtnem417N83dwqED8gGB8ek4Zs8rMrrqwJz4868pdMutCKGsM9R&#10;QxfCmEvpm44s+oUbiaN2cJPFENeplWbCcwy3g0yTJJMWe44fOhyp6qj53B2thpdq84bbOrXqZ6ie&#10;Xw/r8Wv/sdT69mZeP4EINIc/M1zwIzqUkal2RzZeDBoeH2KVoCFLUxAXfanioY6DUhnIspD/G5S/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKmhikAxAgAAWAQAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAdBLsTgAAAACQEAAA8AAAAAAAAAAAAA&#10;AAAAiwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACYBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3B6738CC" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="007235C7" w:rsidRDefault="003413BE" w:rsidP="000A7C40">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="007235C7">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="6082957A" w14:textId="77777777" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="000A7C40">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3410,67 +3406,51 @@
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="441A9401" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00920003" w:rsidRDefault="003413BE" w:rsidP="000A7C40">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00437D33" w:rsidRPr="00437D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">STEM norisēs var izmantot starpdisciplināru pieeju, papildinot mācību saturu ar veselības, finanšu, digitālās </w:t>
-[...15 lines deleted...]
-        <w:t>, uzņēmējdarbības</w:t>
+        <w:t>STEM norisēs var izmantot starpdisciplināru pieeju, papildinot mācību saturu ar veselības, finanšu, digitālās pratības, uzņēmējdarbības</w:t>
       </w:r>
       <w:r w:rsidR="00437D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00437D33" w:rsidRPr="00437D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> karjeras izglītības</w:t>
       </w:r>
       <w:r w:rsidR="00437D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un citiem</w:t>
       </w:r>
       <w:r w:rsidR="00437D33" w:rsidRPr="00437D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -3488,691 +3468,687 @@
       <w:r w:rsidR="00437D33" w:rsidRPr="00437D33">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> jābūt uz STEM priekšmetu </w:t>
       </w:r>
       <w:r w:rsidR="00CA59AE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>saturu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F8DDAC7" w14:textId="77777777" w:rsidR="001A77F7" w:rsidRDefault="001A77F7" w:rsidP="001A77F7">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33AFD60E" w14:textId="524391C3" w:rsidR="768D7034" w:rsidRPr="007235C7" w:rsidRDefault="768D7034" w:rsidP="63A83A2E">
+    <w:p w14:paraId="33AFD60E" w14:textId="7DE91CEE" w:rsidR="768D7034" w:rsidRDefault="7D4A1B50" w:rsidP="63A83A2E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007235C7">
+      <w:r w:rsidRPr="7095EAD7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="768D7034" w:rsidRPr="007235C7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
         <w:t>Ievēro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="464D7BDE" w14:textId="77777777" w:rsidR="005A31C1" w:rsidRPr="00F73954" w:rsidRDefault="005A31C1" w:rsidP="005A31C1">
-[...54 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4508"/>
+        <w:gridCol w:w="4508"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A31465" w14:paraId="115BA4A1" w14:textId="77777777" w:rsidTr="00A31465">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ABE659B" w14:textId="7E482862" w:rsidR="00A31465" w:rsidRDefault="00146F71" w:rsidP="00967145">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       Norise IR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="254CE0DF" w14:textId="21AAB4A0" w:rsidR="00A31465" w:rsidRPr="00146F71" w:rsidRDefault="00146F71">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+              </w:rPr>
+              <w:t>Norise NAV</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A31465" w14:paraId="538AD340" w14:textId="77777777" w:rsidTr="00A31465">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="061121A2" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">notiek </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4067">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>valsts valodā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A43F23B" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00763C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>zinātniski korekta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>, nesatur pseidozinātņu elementus;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BB0ABFA" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">projekta mērķim, nosacījumiem un valsts izglītības standartos noteiktajiem sasniedzamajiem rezultātiem atbilstoša, izglītojoša un </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00763C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>praktiska</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodarbība mācību satura tematu </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00763C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>padziļinātai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> apguvei, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00763C17">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>plašākai</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mācīšanās pieredzei, sasaistot teoriju ar praksi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43C2A143" w14:textId="3DCD36EE" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">atbilstoša noteiktam </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>vecumposmam</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(5-6 g.v., 1.-3., 4.-6., 7.-9., 10.-12.kl.) un izglītojamo </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>uztveres spējām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CB16288" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ir autonoma un tematiski pabeigta nodarbība ar skaidru struktūru (ievads, galvenā daļa, nobeigums);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C1DB10E" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fiziski un emocionāli </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E3D73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>droša</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D7B525" w14:textId="0B4E548D" w:rsidR="00916963" w:rsidRPr="00590167" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00590167">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>netradicionāla</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00590167">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> nodarbība, ko skolotājs ar saviem</w:t>
+            </w:r>
+            <w:r w:rsidR="00590167" w:rsidRPr="00590167">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00590167">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>resursiem nevar pats īstenot izglītības iestādē;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F4D4C0B" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ir norises īstenotāja sagatavota, organizēta un vadīta;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="036B28BA" w14:textId="77777777" w:rsidR="00916963" w:rsidRPr="00146F71" w:rsidRDefault="00916963" w:rsidP="00967145">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:ind w:left="458" w:right="154"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nodrošināts vienlīdzības un iekļaušanas princips.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03C77142" w14:textId="77777777" w:rsidR="00A31465" w:rsidRPr="00916963" w:rsidRDefault="00A31465" w:rsidP="00967145">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BE50AB5" w14:textId="77777777" w:rsidR="00146F71" w:rsidRPr="00146F71" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>tikai izrāde, spēle, filma, koncerts, izstādes vai ekspozīcijas apmeklējums, lekcija, šovs, ekskursija, tehnoloģijas kā pašmērķis, degustācija u.tml. (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E6F95">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>iepriekšminētie var tikt iekļauti norisē tikai kā atsevišķi elementi, kas būtiski palīdz virzīties uz sasniedzamo rezultātu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD880FE" w14:textId="77777777" w:rsidR="00146F71" w:rsidRPr="00146F71" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>komandas veidošanas un saliedēšanās vai adaptācijas pasākumi;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29891809" w14:textId="6F9B1B5D" w:rsidR="00146F71" w:rsidRPr="00146F71" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iepriekš izstrādāta nodarbība, kas neatbilst projekta prasībām;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41BAD5CC" w14:textId="04FFEA7E" w:rsidR="00146F71" w:rsidRPr="00967145" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00967145">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>mācību līdzeklis vai metodiskais materiāls, kas tiek</w:t>
+            </w:r>
+            <w:r w:rsidR="00967145" w:rsidRPr="00967145">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00967145">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>nodots/pārdots izglītības iestādei;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CFC0D2C" w14:textId="1DB524C4" w:rsidR="00146F71" w:rsidRPr="00967145" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00967145">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ja tās saturs pilnībā vai daļēji jau pieejams vai atbilst citiem projektiem un programmām, piemēram, «Latvijas skolas soma»;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C9234CA" w14:textId="77777777" w:rsidR="00146F71" w:rsidRPr="00146F71" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>politiska vai reliģiska aģitācija, naida kurināšana;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1550B05E" w14:textId="00000121" w:rsidR="00A31465" w:rsidRPr="00146F71" w:rsidRDefault="00146F71" w:rsidP="00D131A3">
+            <w:pPr>
+              <w:pStyle w:val="Sarakstarindkopa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="49"/>
+              </w:numPr>
+              <w:ind w:left="338" w:right="125"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00146F71">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>iestādes/uzņēmuma, metodes/resursa tieša/netieša reklāma.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5764E34B" w14:textId="310215A9" w:rsidR="00A31465" w:rsidRDefault="00A31465">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...539 lines deleted...]
-        <w:t xml:space="preserve"> “Latvijas skolas soma”.</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFD82EC" w14:textId="12C04E79" w:rsidR="00AE5801" w:rsidRDefault="7453F950" w:rsidP="00353F58">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567" w:right="-330"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc228366461"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc240019676"/>
       <w:r w:rsidRPr="007235C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kāda</w:t>
       </w:r>
       <w:r w:rsidR="00B001C9">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="007235C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
@@ -4211,51 +4187,51 @@
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> STEM norises formas</w:t>
       </w:r>
       <w:r w:rsidR="00FC6EB0" w:rsidRPr="007235C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> un metodes</w:t>
       </w:r>
       <w:r w:rsidRPr="007235C7">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="0F4EF674" w14:textId="77777777" w:rsidR="00B001C9" w:rsidRPr="00B001C9" w:rsidRDefault="00B001C9" w:rsidP="00B001C9"/>
     <w:p w14:paraId="01B0735E" w14:textId="540751B6" w:rsidR="00640FD5" w:rsidRDefault="00640FD5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37D694F9" wp14:editId="5F96943A">
             <wp:extent cx="5741717" cy="8121483"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2094865687" name="Picture 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -4284,145 +4260,149 @@
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CA92011" w14:textId="19EC8933" w:rsidR="00CC21D0" w:rsidRPr="00CD676A" w:rsidRDefault="3515EA04" w:rsidP="007D2F9E">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc228366462"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc240019677"/>
       <w:r w:rsidRPr="00CD676A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Kas ir nori</w:t>
       </w:r>
       <w:r w:rsidR="00D8FF12" w:rsidRPr="00CD676A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>šu</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD676A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> katalogs</w:t>
       </w:r>
       <w:r w:rsidR="4CBE69AA" w:rsidRPr="00CD676A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="1D11A149" w14:textId="7B9861BB" w:rsidR="00240A0C" w:rsidRDefault="6CDDB021" w:rsidP="00353F58">
       <w:pPr>
         <w:spacing w:before="240" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0BDC0FF4">
+      <w:r w:rsidRPr="00821C15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Nori</w:t>
       </w:r>
-      <w:r w:rsidR="3C94DA87" w:rsidRPr="0BDC0FF4">
+      <w:r w:rsidR="3C94DA87" w:rsidRPr="00821C15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>šu</w:t>
       </w:r>
-      <w:r w:rsidRPr="0BDC0FF4">
+      <w:r w:rsidRPr="00821C15">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> katalogs</w:t>
       </w:r>
+      <w:r w:rsidRPr="00D44F2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ir digitāla datubāze ar </w:t>
+        <w:t xml:space="preserve">ir digitāla datubāze ar </w:t>
       </w:r>
       <w:r w:rsidR="7A6378FF" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="7E038B6E" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>alsts izglītības attīstības aģentūra</w:t>
       </w:r>
       <w:r w:rsidR="4CF43EEC" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="7A6378FF" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -4509,51 +4489,51 @@
       </w:pPr>
       <w:r w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kataloga publiskajā versijā </w:t>
       </w:r>
       <w:r w:rsidR="35D18F0A" w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Aģentūras</w:t>
       </w:r>
       <w:r w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> interneta vietnē </w:t>
       </w:r>
       <w:hyperlink r:id="rId14">
         <w:r w:rsidRPr="39F9028D">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="5D22D776" w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ir</w:t>
       </w:r>
       <w:r w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieejama vispārīga informācija. Kataloga pilnajā versijā, ko </w:t>
@@ -4595,150 +4575,150 @@
       </w:r>
       <w:r w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieejami nodarbību apraksti</w:t>
       </w:r>
       <w:r w:rsidR="299CDD74" w:rsidRPr="2EBEE257">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, maksa par norisi</w:t>
       </w:r>
       <w:r w:rsidRPr="39F9028D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un kontaktinformācija. Izglītības iestāde Projekta ietvaros var izvēlēties tikai tās norises, kuras ir iekļautas norišu katalogā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A2BC6E2" w14:textId="078DB08A" w:rsidR="00CC21D0" w:rsidRDefault="377595A6" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc228366463"/>
+      <w:bookmarkStart w:id="5" w:name="_Toc240019678"/>
       <w:r w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Kas jādara norises īstenotājam</w:t>
       </w:r>
       <w:r w:rsidR="00373338">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="2FA798AC" w14:textId="7FBB0122" w:rsidR="00373338" w:rsidRPr="00E107DF" w:rsidRDefault="0025286B" w:rsidP="00E107DF">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Virsraksts2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="5" w:name="_Toc228366464"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc240019679"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">5.1. </w:t>
       </w:r>
       <w:r w:rsidR="00373338" w:rsidRPr="00E107DF">
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Virsraksts2Rakstz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004356C7" w:rsidRPr="00E107DF">
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Virsraksts2Rakstz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Izvērtē iespējamo m</w:t>
       </w:r>
       <w:r w:rsidR="00373338" w:rsidRPr="00E107DF">
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Virsraksts2Rakstz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>ērķauditorij</w:t>
       </w:r>
       <w:r w:rsidR="004356C7" w:rsidRPr="00E107DF">
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Virsraksts2Rakstz"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="4B98DE3E" w14:textId="5EACDC50" w:rsidR="00373338" w:rsidRPr="00D65B86" w:rsidRDefault="00373338" w:rsidP="00E107DF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="95"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norise paredzēta izglītojamajiem obligātajā pirmsskolas izglītības vecumā (5-6</w:t>
       </w:r>
       <w:r w:rsidR="42D32720" w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> gadus veci bērni</w:t>
       </w:r>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
@@ -4795,92 +4775,92 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>12.klašu vai profesionāl</w:t>
       </w:r>
       <w:r w:rsidR="63357DC2" w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ās</w:t>
       </w:r>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> izglītības iestāžu izglītojamajiem, kuri apgūst vispārējās vidējās izglītības programmu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4292CF9C" w14:textId="41C60868" w:rsidR="00373338" w:rsidRPr="00D65B86" w:rsidRDefault="00373338" w:rsidP="00373338">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norise tiek organizēta klasei/grupai kā mācības ikdienas izglītības procesā. Vienā norisē var piedalīties līdz 30 izglītojamajiem (izņēmums, ja ikdienā klasē mācās vairāk, piemēram, 3</w:t>
       </w:r>
       <w:r w:rsidR="2042B053" w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai 3</w:t>
       </w:r>
       <w:r w:rsidR="4E7E9639" w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> izglītojamie).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E200D3D" w14:textId="6B53A282" w:rsidR="00373338" w:rsidRPr="00D65B86" w:rsidRDefault="00373338" w:rsidP="00373338">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>IZŅĒMUMS - retos gadījumos klases var apvienot</w:t>
       </w:r>
       <w:r w:rsidR="3FC668C5" w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> norises </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apmeklē</w:t>
       </w:r>
@@ -4977,59 +4957,59 @@
         <w:t>1.-3.klašu grupā, 4.-6.kl., 7.-9.kl.</w:t>
       </w:r>
       <w:r w:rsidR="0560AD12" w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10.-12.kl. un ievērojot mācību saturu un sasniedzamo rezultātu. </w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Šis izņēmums neattiecas uz izglītības iestādēm, kurās īsteno speciālās izglītības programmas. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10157203" w14:textId="66ACDAF8" w:rsidR="00377A35" w:rsidRPr="0088670D" w:rsidRDefault="0025286B" w:rsidP="0088670D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Virsraksts2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc228366465"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc240019680"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2. </w:t>
       </w:r>
       <w:r w:rsidR="00762074" w:rsidRPr="0088670D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Iepazīstas ar izvēlētā vecumposma </w:t>
       </w:r>
       <w:r w:rsidR="00733AC8" w:rsidRPr="0088670D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
@@ -5067,205 +5047,205 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> saturu</w:t>
       </w:r>
       <w:r w:rsidR="009A0A02" w:rsidRPr="0088670D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> un </w:t>
       </w:r>
       <w:r w:rsidR="00DD6F9E" w:rsidRPr="0088670D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>sasniedzamajiem rezultātiem</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="41FDF5AD" w14:textId="29497B18" w:rsidR="00A76657" w:rsidRPr="0093610E" w:rsidRDefault="00A76657" w:rsidP="007244F9">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="0093610E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Izglītības programmas paraugi</w:t>
       </w:r>
       <w:r w:rsidR="00444289">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> (saites uz tiem)</w:t>
       </w:r>
       <w:r w:rsidRPr="0093610E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C6C750" w14:textId="77777777" w:rsidR="00A76657" w:rsidRPr="00534922" w:rsidRDefault="00A76657" w:rsidP="00AE68CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="46C6C750" w14:textId="77777777" w:rsidR="00A76657" w:rsidRPr="00534922" w:rsidRDefault="00C1439D" w:rsidP="00AE68CA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId15">
-        <w:r w:rsidRPr="00534922">
+        <w:r w:rsidR="00A76657" w:rsidRPr="00534922">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Pirmsskolas mācību programma</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="52D91D41" w14:textId="77777777" w:rsidR="00A76657" w:rsidRPr="00534922" w:rsidRDefault="00A76657" w:rsidP="00AE68CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="52D91D41" w14:textId="77777777" w:rsidR="00A76657" w:rsidRPr="00534922" w:rsidRDefault="00C1439D" w:rsidP="00AE68CA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16">
-        <w:r w:rsidRPr="00534922">
+        <w:r w:rsidR="00A76657" w:rsidRPr="00534922">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Mācību programmu paraugi pamatizglītībā</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00534922">
+      <w:r w:rsidR="00A76657" w:rsidRPr="00534922">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E44349B" w14:textId="77777777" w:rsidR="00A76657" w:rsidRPr="00534922" w:rsidRDefault="00A76657" w:rsidP="0088670D">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="6E44349B" w14:textId="77777777" w:rsidR="00A76657" w:rsidRPr="00534922" w:rsidRDefault="00C1439D" w:rsidP="0088670D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId17">
-        <w:r w:rsidRPr="00534922">
+        <w:r w:rsidR="00A76657" w:rsidRPr="00534922">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:t>Mācību programmu paraugi vidējā izglītībā</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1605D210" w14:textId="4261757A" w:rsidR="00CC21D0" w:rsidRPr="0088670D" w:rsidRDefault="0025286B" w:rsidP="0088670D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Virsraksts2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Toc228366466"/>
+      <w:bookmarkStart w:id="8" w:name="_Toc240019681"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">5.3. </w:t>
       </w:r>
       <w:r w:rsidR="377595A6" w:rsidRPr="0088670D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Izstrādā norisi</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="45DE5C90" w14:textId="10E57664" w:rsidR="00CC21D0" w:rsidRPr="001A6310" w:rsidRDefault="00F5193A" w:rsidP="001A401E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5193A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veido </w:t>
       </w:r>
       <w:r w:rsidR="00A47349" w:rsidRPr="001A6310">
         <w:rPr>
@@ -5357,51 +5337,51 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>rises</w:t>
       </w:r>
       <w:r w:rsidR="377595A6" w:rsidRPr="001A6310">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ilgumu</w:t>
       </w:r>
       <w:r w:rsidR="001A6310">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EC858F9" w14:textId="4513B1D2" w:rsidR="00CC21D0" w:rsidRDefault="7EE82DF1" w:rsidP="001A401E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>20–</w:t>
       </w:r>
       <w:r w:rsidR="23BF368A" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>40</w:t>
@@ -5443,118 +5423,118 @@
       </w:r>
       <w:r w:rsidR="3AC05658" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vecum</w:t>
       </w:r>
       <w:r w:rsidR="6B432BC1" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ā</w:t>
       </w:r>
       <w:r w:rsidR="56D050A4" w:rsidRPr="0BDC0FF4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="529B0891" w14:textId="0C4F09F7" w:rsidR="00CC21D0" w:rsidRDefault="00163D09" w:rsidP="001A401E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>40–80 minūtes (1–2 akadēmiskās stundas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> - s</w:t>
       </w:r>
       <w:r w:rsidR="377595A6" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>kolēniem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="310A83B4" w14:textId="707EF514" w:rsidR="00CC21D0" w:rsidRDefault="00EA45C9" w:rsidP="001A401E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="993"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r w:rsidR="377595A6" w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>its laika formāts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B6D603B" w14:textId="2FDB2A2B" w:rsidR="00CC21D0" w:rsidRDefault="377595A6" w:rsidP="001A401E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="63A83A2E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Var tikt izstrādāts </w:t>
       </w:r>
       <w:r w:rsidR="003653D4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -5749,152 +5729,152 @@
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AB5EAD" w14:textId="7925BFDF" w:rsidR="00332C9C" w:rsidRPr="001A401E" w:rsidRDefault="0025286B" w:rsidP="001A401E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Virsraksts2"/>
         <w:spacing w:after="240" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc228366467"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc240019682"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5.5. </w:t>
       </w:r>
       <w:r w:rsidR="00A2766A" w:rsidRPr="001A401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Nosaka m</w:t>
       </w:r>
       <w:r w:rsidR="00332C9C" w:rsidRPr="001A401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>aks</w:t>
       </w:r>
       <w:r w:rsidR="00A2766A" w:rsidRPr="001A401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00332C9C" w:rsidRPr="001A401E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> norises apmeklēšanai</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="745BDD06" w14:textId="66E2D7D9" w:rsidR="00332C9C" w:rsidRPr="00D65B86" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norises īstenotājs norisi izglītojamajiem var piedāvāt bez maksas vai arī no</w:t>
       </w:r>
       <w:r w:rsidR="3C7B4F6D" w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>teikt</w:t>
       </w:r>
       <w:r w:rsidRPr="00D65B86">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> maksu par dalību norisē. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="033B28A4" w14:textId="77777777" w:rsidR="00332C9C" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F92DFFE" w14:textId="45D5A903" w:rsidR="00332C9C" w:rsidRPr="003B2623" w:rsidRDefault="421B71B6" w:rsidP="00332C9C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003B2623">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Izglītības iestādēm f</w:t>
       </w:r>
       <w:r w:rsidR="00332C9C" w:rsidRPr="003B2623">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>inansējum</w:t>
       </w:r>
       <w:r w:rsidR="5F39A1DB" w:rsidRPr="003B2623">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s</w:t>
@@ -6018,1996 +5998,2147 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">samaksai par </w:t>
       </w:r>
       <w:r w:rsidR="00332C9C" w:rsidRPr="003413BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>norises apmeklēšan</w:t>
       </w:r>
       <w:r w:rsidR="694A1F3B" w:rsidRPr="003413BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidR="00332C9C" w:rsidRPr="003413BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10A7C089" w14:textId="77777777" w:rsidR="00332C9C" w:rsidRPr="003B2623" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E92072A" w14:textId="1A5DD627" w:rsidR="00332C9C" w:rsidRPr="00D65B86" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="0E92072A" w14:textId="1A5DD627" w:rsidR="00332C9C" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Norises īstenotājam, nosakot maksu par norises apmeklēšanu, ieteicams to plānot samērīgi un ekonomiski pamatoti, izvērtējot faktiskās izmaksas un izvairoties no nepamatota sadārdzinājuma. Ieteicams izvērtēt </w:t>
       </w:r>
       <w:r w:rsidR="5762D180" w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>norisē izmantojamo</w:t>
       </w:r>
       <w:r w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> materiālu ilgtspēju, dodot priekšroku atkārtoti izmantojamiem risinājumiem un samazinot vien</w:t>
       </w:r>
       <w:r w:rsidR="1938FE84" w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">u reizi </w:t>
       </w:r>
       <w:r w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">lietojamo materiālu </w:t>
       </w:r>
       <w:r w:rsidR="4D7169BE" w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">un citu resursu </w:t>
       </w:r>
       <w:r w:rsidRPr="44E8CD66">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>īpatsvaru. Maksai jābūt caurskatāmai un pamatotai ar konkrētām izmaksu pozīcijām. Plānojot cenu, vēlams ņemt vērā arī pieejamības aspektu, lai norise būtu sasniedzama pēc iespējas plašākam izglītojamo lokam. Saprātīga cenu politika veicina ilgtermiņa sadarbību ar izglītības iestādēm un lielāku dalībnieku iesaisti.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B12A17" w14:textId="77777777" w:rsidR="00332C9C" w:rsidRPr="00D65B86" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
-      <w:pPr>
+    <w:p w14:paraId="4C4CFC69" w14:textId="0121036E" w:rsidR="001537DD" w:rsidRDefault="00A2250C" w:rsidP="00332C9C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Norises īstenotājam ir iespēja norādīt </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA51D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>atšķirīgu maksu</w:t>
+      </w:r>
+      <w:r w:rsidR="006F67C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> par norisi</w:t>
+      </w:r>
+      <w:r w:rsidR="001537DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CB9676C" w14:textId="4BBF94C6" w:rsidR="00A2250C" w:rsidRDefault="005D4ED5" w:rsidP="00E41D1D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D65B86">
-[...3 lines deleted...]
-        <w:t>Norises īstenotājs, vienojoties ar izglītības iestādi, var piešķirt atlaides vai arī noteikt zemāku cenu nekā katalogā apstiprinātā.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ja </w:t>
+      </w:r>
+      <w:r w:rsidR="005953CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>norises dalībnieki ierodas norises īstenotāja norādīt</w:t>
+      </w:r>
+      <w:r w:rsidR="008844D1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ajā</w:t>
+      </w:r>
+      <w:r w:rsidR="005953CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adresē</w:t>
+      </w:r>
+      <w:r w:rsidR="00912892">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114A0701" w14:textId="77777777" w:rsidR="00A2766A" w:rsidRDefault="00A2766A" w:rsidP="00332C9C">
-      <w:pPr>
+    <w:p w14:paraId="317CA949" w14:textId="70660989" w:rsidR="00912892" w:rsidRDefault="00912892" w:rsidP="00E41D1D">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="FF0000"/>
-[...1 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ja norises īstenotājs ierodas izglītības iestādē.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5FFB631D" w14:textId="77777777" w:rsidR="00A2766A" w:rsidRDefault="00A2766A" w:rsidP="00332C9C">
+    <w:p w14:paraId="2EA65905" w14:textId="77777777" w:rsidR="00912892" w:rsidRDefault="00912892" w:rsidP="00332C9C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA1AEC1" w14:textId="22084977" w:rsidR="00912892" w:rsidRPr="00D65B86" w:rsidRDefault="00E41D1D" w:rsidP="00332C9C">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Norises īstenotājs abos gadījumos norāda gala summu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41B12A17" w14:textId="77777777" w:rsidR="00332C9C" w:rsidRPr="00D65B86" w:rsidRDefault="00332C9C" w:rsidP="00332C9C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65B86">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Norises īstenotājs, vienojoties ar izglītības iestādi, var piešķirt atlaides vai arī noteikt zemāku cenu nekā katalogā apstiprinātā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40AB6308" w14:textId="77777777" w:rsidR="00975968" w:rsidRDefault="00975968">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00A2766A" w:rsidSect="00BC6914">
-[...10 lines deleted...]
-      </w:pPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="13297D00" w14:textId="1243153D" w:rsidR="00A2766A" w:rsidRDefault="00A2766A">
+    <w:p w14:paraId="114A0701" w14:textId="307A0AA5" w:rsidR="00975968" w:rsidRDefault="00975968">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="329282E7" wp14:editId="256DF5E2">
-[...2 lines deleted...]
-            <wp:docPr id="1495563558" name="Picture 21"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="54F73B06" wp14:editId="0FEC5488">
+            <wp:extent cx="5935692" cy="8395854"/>
+            <wp:effectExtent l="19050" t="19050" r="27305" b="24765"/>
+            <wp:docPr id="1354438752" name="Picture 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1495563558" name="Picture 1495563558"/>
+                    <pic:cNvPr id="1354438752" name="Picture 1354438752"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
-                  <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId23">
+                  <pic:blipFill>
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
-                    <a:srcRect b="9531"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
-                  <pic:spPr bwMode="auto">
+                  <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="8811444" cy="5635775"/>
+                      <a:ext cx="5950588" cy="8416923"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:solidFill>
                         <a:schemeClr val="accent1"/>
                       </a:solidFill>
                     </a:ln>
-                    <a:extLst>
-[...3 lines deleted...]
-                    </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5FFA888E" w14:textId="77777777" w:rsidR="00A2766A" w:rsidRPr="008F7D35" w:rsidRDefault="00A2766A" w:rsidP="00332C9C">
-[...36 lines deleted...]
-        <w:pStyle w:val="Heading2"/>
+    <w:p w14:paraId="1091FC7E" w14:textId="3E7AD5DC" w:rsidR="00DC4C9D" w:rsidRDefault="0025286B" w:rsidP="009A1995">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc228366468"/>
+      <w:bookmarkStart w:id="10" w:name="_Toc240019683"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">5.6. </w:t>
       </w:r>
       <w:r w:rsidR="002131D1" w:rsidRPr="009A1995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">Pirms pieteikuma iesniegšanas </w:t>
       </w:r>
       <w:r w:rsidR="00FB09DF" w:rsidRPr="009A1995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>aizpilda pašvērtē</w:t>
       </w:r>
       <w:r w:rsidR="005822F4" w:rsidRPr="009A1995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>juma</w:t>
       </w:r>
       <w:r w:rsidR="00FB09DF" w:rsidRPr="009A1995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> anketu – atbild uz kontroljautājumiem</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="Reatabula"/>
+        <w:tblW w:w="10223" w:type="dxa"/>
+        <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6797"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1490"/>
+        <w:gridCol w:w="8223"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="1419"/>
+        <w:gridCol w:w="14"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A289C" w:rsidRPr="001017F3" w14:paraId="13D9B708" w14:textId="77777777" w:rsidTr="001F61F7">
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="7F4D9846" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4F84AC" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jautājumi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EA173F4" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Jā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52EA3DB1" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Es pie tā vēl piestrādāšu</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="11605C0E" w14:textId="77777777" w:rsidTr="00D9534D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6797" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0B2988AA" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="22BAD390">
+          <w:p w14:paraId="5ED7A1A0" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Norises plāns</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="27E64BF7" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38B85243" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norise izplānota atbilstoši kvalitātes un atbilstības nosacījumiem STEM norišu īstenotājiem – norises ievads, gaita un noslēgums?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1238B1A1" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="22BAD390">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24032670" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="4481F1D8" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48FCFBD3" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norises aprakstā ir norādītas metodes un izglītojamo aktivitātes atbilstoši katrā no norises posmiem (materiāla 4.lpp.)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C55B73A" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F630349" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="7F0EB42F" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4827BBB7" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai plānotais norises saturs atbilst izvēlētajam vecumposmam un tā attīstības īpatnībām?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="375949ED" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7775D8E5" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="4009917E" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72237DF6" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norisei paredzētais laiks ir atbilstošs plānotajām aktivitātēm?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A42F31" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73B34922" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="2F623EB6" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A1F573B" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Jautājumi</w:t>
-[...16 lines deleted...]
-              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001017F3">
+            <w:r w:rsidRPr="005D152E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Jā</w:t>
+              <w:t>Sasniedzamie rezultāti un to īstenošana</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="684C780E" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="670CA282" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norādītais sasniedzamais rezultāts ir identificējams mācību priekšmetu programmās izvēlētajam vecumposmam, saglabājot temata un sasniedzamo rezultātu numerāciju?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="073B9542" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="002A4A95">
+          <w:p w14:paraId="6AC33F9F" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F6CB444" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="6FDF530A" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58A6ABBE" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir skaidrs, ko tieši izglītojamais norises laikā uzzinās, sapratīs, paveiks vai izmēģinās?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D177F21" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5974C611" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="4B10FC0F" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="658190CE" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir paredzēts, kā norises vadītājs pārliecināsies, vai visi izglītojamie norises gaitā ir uzzinājuši, sapratuši, paveikuši vai izmēģinājuši plānoto?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="369D1783" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="439BCCEA" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="28230FB9" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A29720" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir plānots, kādā veidā izglītojamie novērtēs</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>jaunās zināšanas, prasmes un izpratni (atgriezeniskā saite)?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298C9200" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10C9C8A5" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="75B6E802" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="641F055F" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norises nobeigumā ir plānota refleksija par to, vai un kā sasniedzamie rezultāti ir īstenoti?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="151DED33" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="38216F48" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="7315041A" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EF802D" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Iesaistes līmenis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="1B73BAC7" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084B5DC6" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001017F3">
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir paredzēts, ka norisē KATRS izglītojamais ir praktiski iesaistīts un darbojas?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E592003" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C2DFDF0" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="4850691A" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D12EEC" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir izvēlētas atbilstošas metodes, kuras veicinās izglītojamo iesaisti?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1101EA48" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="118577C5" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="4FD8A4CE" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDCEE8D" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norise plānota dinamiska, paredzot kustību aktivitāšu pauzes un darbību maiņu atbilstoši izglītojamo vecumam?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69B86479" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F35A36" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="75D8B6C4" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="45374ED9" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Es pie tā vēl piestrādāšu</w:t>
+              <w:t>Atbalsts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A289C" w:rsidRPr="001017F3" w14:paraId="5C462807" w14:textId="77777777" w:rsidTr="001F61F7">
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="2895653C" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15E8788A" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir paredzēts, kā norises vadītājs palīdzēs izglītojamajiem, kuriem uzdevuma izpilde sagādā grūtības?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1264F903" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B1A861" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="27E4273F" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06597A07" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir plānots, kā norises vadītājs norises laikā sniegs regulāru atgriezenisko saiti izglītojamajiem par paveikto?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31AB201B" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CFB832E" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="1A7C3127" w14:textId="77777777" w:rsidTr="00D9534D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9016" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="224F6E46" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="002A4A95">
+          <w:p w14:paraId="76C263D1" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>Resursi</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="481763C3" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2976721F" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001017F3">
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir visi nepieciešamie materiāli, telpas vai vieta, piesaistīts  norises vadītājs, apstākļi, lai nodrošinātu kvalitatīvu norises īstenošanu?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4004D7A5" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14D19A41" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="365207DF" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="445B19DD" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai resursi tiek izmantoti racionāli un lietderīgi atbilstoši norises sasniedzamajam rezultātam, vai ir apsvērtas iespējas vairākkārtējai to izmantošanai?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75FC0DF2" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61AFF4DF" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="1E3F6971" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0404CF55" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai maksa par norisi vienam izglītojamajam nepārsniedz 10 EUR?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="479290C6" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC8CBCD" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="43D4A57B" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="01BCD218" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Mērķauditorija</w:t>
+              <w:t>Norises vieta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A289C" w:rsidRPr="001017F3" w14:paraId="23AE08A4" w14:textId="77777777" w:rsidTr="001F61F7">
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="1F2DA74E" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDD3375" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir skaidra norises vieta – norises īstenotāja norādītajā adresē vai/un izbraukumā izglītības iestādē?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="740BDCD4" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06239C3E" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="4563CF6A" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35781854" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai ir sagatavota precīza informācija izglītības iestādei par to, kas jānodrošina, ja norisi plānots vadīt izbraukumā?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4A22CF" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1419" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4626464D" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="547D9CAF" w14:textId="77777777" w:rsidTr="00D9534D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcW w:w="10223" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w14:paraId="0A7A8204" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="001017F3">
-[...24 lines deleted...]
-          <w:p w14:paraId="18DA9565" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="0081281D">
+          <w:p w14:paraId="2118EE60" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Unikalitāte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="6B86607C" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8223" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F0CE2C" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai izveidoto norišu nosaukumi ir unikāli un neatkārtojas?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14A1F12D" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="0081281D">
+          <w:p w14:paraId="3E225DB4" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9016" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="668E4561" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="002A4A95">
-[...57 lines deleted...]
-          <w:p w14:paraId="33167360" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="0081281D">
+          <w:p w14:paraId="477195A3" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00647987" w:rsidRPr="005D152E" w14:paraId="267E55C0" w14:textId="77777777" w:rsidTr="00D9534D">
+        <w:trPr>
+          <w:gridAfter w:val="1"/>
+          <w:wAfter w:w="14" w:type="dxa"/>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1490" w:type="dxa"/>
+            <w:tcW w:w="8223" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F54EEF5" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="0081281D">
+          <w:p w14:paraId="1D305FD2" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005D152E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vai norise tās dalībniekiem sniegs unikālu un atšķirīgu pieredzi, ko nav iespējams nodrošināt klasiskā mācību stundā, un ļaus saistīt mācību procesā iegūtās zināšanas ar praktiskām dzīves situācijām?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63D8CEFB" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6797" w:type="dxa"/>
+            <w:tcW w:w="1419" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19AAFEEC" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="001017F3">
-[...24 lines deleted...]
-          <w:p w14:paraId="50025DF4" w14:textId="77777777" w:rsidR="007A289C" w:rsidRPr="001017F3" w:rsidRDefault="007A289C" w:rsidP="0081281D">
+          <w:p w14:paraId="0F896F45" w14:textId="77777777" w:rsidR="00647987" w:rsidRPr="005D152E" w:rsidRDefault="00647987" w:rsidP="00573DF5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="80340D" w:themeColor="accent2" w:themeShade="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1314 lines deleted...]
-        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AC15865" w14:textId="107991A0" w:rsidR="00C35337" w:rsidRPr="002A6BBD" w:rsidRDefault="00C35337" w:rsidP="004E1B57">
+    <w:p w14:paraId="5AC15865" w14:textId="4447749B" w:rsidR="00C35337" w:rsidRPr="002A6BBD" w:rsidRDefault="00C35337" w:rsidP="004E1B57">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ja uz kādu no jautājumiem atbild</w:t>
       </w:r>
       <w:r w:rsidR="00583421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ēts</w:t>
       </w:r>
       <w:r w:rsidRPr="002A6BBD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Es pie tā vēl piestrādāšu", </w:t>
       </w:r>
       <w:r w:rsidR="00583421">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">nepieciešams </w:t>
       </w:r>
       <w:r w:rsidRPr="002A6BBD">
         <w:rPr>
@@ -8099,78 +8230,78 @@
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>izpilda pieteikuma formu</w:t>
       </w:r>
       <w:r w:rsidR="00B613D2" w:rsidRPr="009A1995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (skatīt tālāk)</w:t>
       </w:r>
       <w:r w:rsidR="003A6093" w:rsidRPr="009A1995">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve"> un iesniedz izvērtēšanai Aģentūrā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2256FC0D" w14:textId="7377F8B2" w:rsidR="00943FD7" w:rsidRPr="00AE68CA" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc228366469"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc240019684"/>
       <w:r w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Kā notiek pieteikuma iesniegšana?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2149C265" w14:textId="4811902E" w:rsidR="00A662F2" w:rsidRPr="0050159D" w:rsidRDefault="00C52CC9" w:rsidP="0050159D">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00F5329D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">orišu </w:t>
       </w:r>
@@ -8201,315 +8332,294 @@
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">kārtas </w:t>
       </w:r>
       <w:r w:rsidR="0008295D" w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nosacījumiem</w:t>
       </w:r>
       <w:r w:rsidR="0050159D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>, kuri publicēti VIAA mājas lapā</w:t>
       </w:r>
       <w:r w:rsidR="00776E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00776E5E" w:rsidRPr="00776E5E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipersaite"/>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           </w:rPr>
           <w:t>Norišu īstenotājiem | Valsts izglītības attīstības aģentūra</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00776E5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E103604" w14:textId="06E3CD6C" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00331870" w:rsidP="00D65E13">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7E103604" w14:textId="1EF056ED" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00331870" w:rsidP="00D65E13">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-613"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Norises pieteikumu iesniedz</w:t>
       </w:r>
       <w:r w:rsidRPr="00331870">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> tiešsaist</w:t>
       </w:r>
       <w:r w:rsidR="00405798">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>ē (skat.</w:t>
-[...27 lines deleted...]
-        <w:t>).</w:t>
+        <w:t>ē</w:t>
+      </w:r>
+      <w:r w:rsidR="004E7EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00D65E13">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00943FD7" w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Citādā veidā iesniegtie pieteikumi netiek izskatīti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EF5399A" w14:textId="40FB0B66" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniedzot pieteikumu, </w:t>
       </w:r>
       <w:r w:rsidR="320D8C4A" w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">orises īstenotājs apliecina, ka: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30AFB66B" w14:textId="77777777" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>sniegtā informācija ir patiesa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FF5E8CE" w14:textId="77777777" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ir iepazinies ar šiem nosacījumiem un Aģentūras interneta vietnē publicētajiem atbalsta materiāliem norises izstrādei;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77F1210A" w14:textId="77777777" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>izstrādātās norises sasniedzamie rezultāti atbilst mācību saturam un ir identificējami</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> sadaļas “</w:t>
       </w:r>
       <w:r w:rsidRPr="00D937A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Kas jādara norises īstenotājam?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> minētajos normatīvajos dokumentos;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788D86A6" w14:textId="77777777" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>norise ir fiziski un emocionāli droša norises dalībniekiem;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68737E9F" w14:textId="77777777" w:rsidR="00943FD7" w:rsidRPr="00152674" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00152674">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>norises saturs (pilnība vai daļēji) netiek īstenots valsts programmā “Latvijas skolas soma” vai citā projektā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CD7E64" w14:textId="7BABDE19" w:rsidR="00943FD7" w:rsidRPr="002461BB" w:rsidRDefault="00943FD7" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002461BB">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">bez Aģentūras saskaņojuma nemainīs norises </w:t>
       </w:r>
       <w:r w:rsidR="00D96635">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">īstenotāju, </w:t>
       </w:r>
       <w:r w:rsidRPr="002461BB">
@@ -8567,90 +8677,91 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>apgalvojumiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00E41F84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006B1C3F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">neatzīmē, norisi nav iespējams pieteikt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61B619D6" w14:textId="091F499A" w:rsidR="00B55F52" w:rsidRDefault="00B55F52" w:rsidP="002F28C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:sectPr w:rsidR="00B55F52" w:rsidSect="00A2766A">
+        <w:sectPr w:rsidR="00B55F52" w:rsidSect="00647987">
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
-          <w:pgMar w:top="993" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="499" w:gutter="0"/>
+          <w:pgMar w:top="1276" w:right="1440" w:bottom="993" w:left="1440" w:header="720" w:footer="499" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="39A10751" w14:textId="3F8B9735" w:rsidR="003B23E4" w:rsidRPr="00AE68CA" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Toc228366470"/>
+      <w:bookmarkStart w:id="13" w:name="_Toc240019685"/>
       <w:r w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kas notiek pēc pieteikuma iesniegšanas?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkEnd w:id="13"/>
     </w:p>
     <w:p w14:paraId="71A27947" w14:textId="43A3E866" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Iesniedzot pieteikumu, norises īstenotājs pieteikumā norādītajā e-pastā saņem  apliecinājumu ar unikālu ID </w:t>
       </w:r>
       <w:r w:rsidR="28908578" w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>numuru</w:t>
       </w:r>
@@ -8663,260 +8774,260 @@
       </w:r>
       <w:r w:rsidR="5050A06E" w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">ID </w:t>
       </w:r>
       <w:r w:rsidR="1C3D3F7C" w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>numurs</w:t>
       </w:r>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0113843F" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Norises pieteikumu izvērtē Aģentūras vecākie eksperti.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C50448" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Pieteikums tiek izskatīts, bet netiek vērtēts, ja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75421C1D" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>nav iesniegts Aģentūras izveidotajā tiešsaistes anketas formā vai iesniegts pēc noteiktā termiņa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="043D87AA" w14:textId="30375112" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">norise neatbilst </w:t>
       </w:r>
       <w:r w:rsidR="7647D0DD" w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>STEM jomas satura</w:t>
       </w:r>
       <w:r w:rsidR="009768F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="478A3370" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>aizpildīts nepilnīgi, neatbilstoši normatīvajiem aktiem un Aģentūras nosacījumiem;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0886FC" w14:textId="2AEDA61F" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1C0886FC" w14:textId="562536AA" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">sasniedzamie rezultāti nav identificējami </w:t>
       </w:r>
       <w:r w:rsidR="004B3B6A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">vispārējās </w:t>
       </w:r>
       <w:r w:rsidR="00385657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>izglītības standartos un mācību priekšmetu programmu paraugos</w:t>
+        <w:t>mācību priekšmetu programmu paraugos</w:t>
       </w:r>
       <w:r w:rsidR="00EB5EC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">, kā arī </w:t>
       </w:r>
       <w:r w:rsidR="00385657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>pirm</w:t>
       </w:r>
       <w:r w:rsidR="00EB5EC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00385657">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>skolas izglītības vadlīnijās</w:t>
       </w:r>
       <w:r w:rsidR="00EB5EC0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> un mācību programmā</w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E2F27CC" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00D45385" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D45385">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>saturiski pilnībā vai daļēji atbilst citam projektam vai valsts programmai “Latvijas skolas soma”.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42168411" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -8974,51 +9085,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00095342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. No esošās kārtas konkrētais norises pieteikums tiek izslēgts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37FF3C38" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="006A60E9" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55B61353" w14:textId="43B41D71" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Vecākais eksperts var lūgt norises īstenotāju precizēt, labot vai papildināt norises pieteikumu. Labojumi jāveic 5 darba dienu laikā un korekcijas elektroniski e-pastā jāiesūta attiecīgajam vecākajam ekspertam, norādot ID numuru un nepieciešamos labojumus, </w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">tos nedrīkst </w:t>
       </w:r>
       <w:r w:rsidR="035A727A" w:rsidRPr="2730ED7D">
         <w:rPr>
@@ -9030,138 +9141,138 @@
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>sniegt kā jaunu pieteikuma anketu tiešsaistē</w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.  Vecākais eksperts var noteikt citu termiņu korekciju veikšanai, ja norises īstenotājs ir iesniedzis vairākus pieteikumus vai ir citi objektīvi apstākļi. Norises labojumus sadarbībā ar vecāko ekspertu var veikt vairākkārt, līdz sasniegts optimāls rezultāts.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3171D835" w14:textId="77777777" w:rsidR="00984A5E" w:rsidRPr="00984A5E" w:rsidRDefault="00984A5E" w:rsidP="00984A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45102EF8" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Šaubu gadījumā norises vērtēšanas laikā vecākais eksperts var lūgt norises īstenotājam iesūtīt sagatavoto izdales, prezentācijas vai citu ar norises īstenošanu saistītu materiālu, kā arī konsultācijai pieaicināt izglītības nozares ekspertus - valsts metodiķus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C18A629" w14:textId="77777777" w:rsidR="00984A5E" w:rsidRPr="00984A5E" w:rsidRDefault="00984A5E" w:rsidP="00984A5E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E6B571" w14:textId="62C21453" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja norises īstenotājs nepiekrīt vecākā eksperta viedoklim un nevēlas veikt izmaiņas pieteikumā, viņš e-pastā informē vecāko ekspertu par dalības pārtraukšanu attiecīgajā pieteikšanās kārtā. Norise netiek virzīta apstiprināšanai </w:t>
       </w:r>
       <w:r w:rsidR="009B6A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Projekta vadības un īstenošanas komisijā (turpmāk </w:t>
       </w:r>
       <w:r w:rsidRPr="00C53B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Komisijā</w:t>
       </w:r>
       <w:r w:rsidR="009B6A7F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00C53B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>, ja norises īstenotājs atsakās vai nespēj veikt labojumus pieteikumā vecākā eksperta noteiktajā termiņā vai izvairās no komunikācijas</w:t>
       </w:r>
       <w:r w:rsidR="00984A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="444F1D2A" w14:textId="57B36CB7" w:rsidR="00984A5E" w:rsidRPr="00984A5E" w:rsidRDefault="00984A5E" w:rsidP="00984A5E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C737C79" w14:textId="6210C308" w:rsidR="00984A5E" w:rsidRPr="00521675" w:rsidRDefault="003B23E4" w:rsidP="00521675">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="5CEF00B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Ja norise atbilst prasībām, vecākais eksperts saskaņo pieteikumu un norises pieteikums tiek virzīts apstiprināšanai Komisijā. Pēc norises apstiprināšanas Komisijas sēdē norises īstenotājs saņem informatīvu e-pastu par norises apstiprināšanu u</w:t>
       </w:r>
       <w:r w:rsidRPr="003413BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">n </w:t>
       </w:r>
       <w:r w:rsidR="2F491837" w:rsidRPr="003413BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9178,141 +9289,139 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>. Norišu īstenotāji, kuru norises netiek iekļautas katalogā, pieteikumā norādītajā e-pastā saņem Komisijas lēmumu un informāciju ar atteikuma iemeslu.</w:t>
       </w:r>
       <w:r w:rsidRPr="5CEF00B3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="556B02EC" w14:textId="5ACB5A0A" w:rsidR="00521675" w:rsidRDefault="00521675">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D59C3A4" wp14:editId="6A1C53FB">
             <wp:extent cx="5665580" cy="8185150"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="2" name="Attēls 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27"/>
+                    <a:blip r:embed="rId23"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5667252" cy="8187566"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="390A000A" w14:textId="5C5C33A7" w:rsidR="00984A5E" w:rsidRDefault="00BE7A6C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00984A5E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="420BC91A" w14:textId="59849057" w:rsidR="003B23E4" w:rsidRPr="00AE68CA" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Toc228366471"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc240019686"/>
       <w:r w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kā notiek norišu īstenošana?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="592EC9AE" w14:textId="4D0DEF69" w:rsidR="003B23E4" w:rsidRPr="00C53B6F" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Apstiprinātās norises tiek iekļautas norišu katalogā, k</w:t>
       </w:r>
       <w:r w:rsidR="45A0EF84" w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ura pilno versiju lieto izglītības iestādes,</w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9336,157 +9445,143 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>ievietota</w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> VIAA mājas lapā un </w:t>
       </w:r>
       <w:r w:rsidR="79E3B8E3" w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">ir </w:t>
       </w:r>
       <w:r w:rsidRPr="2730ED7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pieejama jebkuram interesentam. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72FBECE1" w14:textId="7C0E5150" w:rsidR="003B23E4" w:rsidRPr="00ED7F00" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norisi no kataloga izvēlas izglītības iestāde un sazinās ar norises īstenotāju</w:t>
       </w:r>
       <w:r w:rsidR="008348A3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008348A3" w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>- vienojas par laiku, vietu, noskaidro citus interesējošus jautājumus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722A2366" w14:textId="77777777" w:rsidR="003803E2" w:rsidRPr="00ED7F00" w:rsidRDefault="003803E2" w:rsidP="003803E2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve">Norises īstenošanā ievēro drošības, ētikas un </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> uzvedības normas.</w:t>
+        <w:t>Norises īstenošanā ievēro drošības, ētikas un cieņpilnas uzvedības normas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559CEE0C" w14:textId="77777777" w:rsidR="003803E2" w:rsidRPr="00ED7F00" w:rsidRDefault="003803E2" w:rsidP="003803E2">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norisi īsteno atbilstoši publicētajam katalogā. Ne izglītības iestādei, ne norises īstenotājam nav tiesību mainīt norises saturu, sasniedzamos rezultātus vai nosacījumus bez saskaņošanas ar Aģentūru.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45BB5751" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00C53B6F" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C53B6F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>Norises īstenošanas laikā norisi tās īstenošanas vietā var apmeklēt Aģentūras vecākais eksperts kopā ar pieaicinātiem izglītības nozares ekspertiem vai Eiropas Savienības fondus uzraugošo institūciju pārstāvjiem, lai izvērtētu tās atbilstību iesniegtajam un apstiprinātajam pieteikumam, normatīvajiem aktiem un Projekta nosacījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F11A7B3" w14:textId="6BB2E68E" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Norisi vērtē izglītojamos pavadošais pedagogs, pēc norises iesniedzot </w:t>
       </w:r>
       <w:r w:rsidR="62E9B556" w:rsidRPr="38AF9431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>atsauksmi</w:t>
       </w:r>
       <w:r w:rsidR="62E9B556" w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9534,137 +9629,138 @@
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> pēc nepieciešamības sazinās ar norises īstenotāju un iesaka nepieciešamos uzlabojumus. Pēc negatīv</w:t>
       </w:r>
       <w:r w:rsidRPr="38AF9431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="74AC0015" w:rsidRPr="38AF9431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>s atsauksmes</w:t>
       </w:r>
       <w:r w:rsidRPr="001F61F7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> saņemšanas par norisi vecākais eksperts sazinās ar norises īstenotāju, informē par saņemto vērtējumu un vienojas ar norises īstenotāju par turpmāko rīcību.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72022940" w14:textId="77777777" w:rsidR="003803E2" w:rsidRPr="00C53B6F" w:rsidRDefault="003803E2" w:rsidP="0050337C">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7648C6B4" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00E0508F" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60FBCD24" w14:textId="6438FB4A" w:rsidR="00166591" w:rsidRDefault="00166591">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B7D803B" w14:textId="533A8D87" w:rsidR="00166591" w:rsidRPr="00DC7F1B" w:rsidRDefault="00166591" w:rsidP="00166591">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc228366472"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc240019687"/>
       <w:r w:rsidRPr="00DC7F1B">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Kā iespējams veikt izmaiņas apstiprinātai un katalogā iekļautai norisei?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
+      <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w14:paraId="4ACBDE71" w14:textId="4C38FB29" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="006571F7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4ACBDE71" w14:textId="1F6D31BD" w:rsidR="00DF09BA" w:rsidRPr="002B78A2" w:rsidRDefault="00DF09BA" w:rsidP="002B78A2">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
+        <w:spacing w:after="240" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B78A2" w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="16"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Izmaiņu veikšana norisē</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Reatabula"/>
         <w:tblW w:w="9921" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2295"/>
         <w:gridCol w:w="3940"/>
         <w:gridCol w:w="3686"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w14:paraId="5A861C97" w14:textId="77777777" w:rsidTr="2E2FBF9B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2295" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E0FC4DD" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
@@ -9756,54 +9852,54 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Kontaktinformācijas un norises īstenošanas vietas izmaiņas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36AE5A5C" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NĪ savlaicīgi nosūta e-pastu uz </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, aprakstot nepieciešamās izmaiņas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59CD576F" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9839,54 +9935,54 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises maksas izmaiņas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BAA53CA" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NĪ nosūta e-pastu uz </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, aprakstot nepieciešamās izmaiņas un norādot pamatojumu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="605D4519" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -9971,65 +10067,65 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F61F7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja NĪ vēlas veikt izmaiņas norises saturā un/vai mainīt sasniedzamos rezultātus, tad tā uzskatāma par citu norisi. NĪ var veikt labojumus un sniegt jaunu pieteikumu kādā no turpmākajām kārtām atbilstoši attiecīgās kārtas nosacījumiem. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="160151A5" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NĪ par to nosūta informāciju e-pastā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="4BA5E7C1" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
@@ -10151,54 +10247,54 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NĪ vēlas nodot apstiprinātu norisi savas organizācijas struktūrvienībai.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C76AF8C" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Īstenotājs iesniedz informatīvu paziņojumu </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">par funkciju pārdali vai jaunas struktūrvienības izveidi, kā arī kontaktpersonas vai norises vietas izmaiņas, ja nepieciešams. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="403954D1" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
@@ -10268,98 +10364,98 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NĪ vēlas nodot apstiprinātu norisi citai juridiskai personai.</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62D42BE5" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="Sarakstarindkopa"/>
               <w:ind w:left="27"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Tiesības uz apstiprinātas norises īstenošanu nav nododamas citām personām.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00A4DB0B" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NĪ e-pastā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
-                <w:rStyle w:val="Hyperlink"/>
+                <w:rStyle w:val="Hipersaite"/>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="auto"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>informē par vēlmi nodot apstiprinātas norises īstenošanu citam NĪ.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F73E938" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10432,54 +10528,54 @@
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>NĪ reorganizācijas vai darbības pārtraukšanas gadījumos</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12D44524" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NĪ savlaicīgi nosūta e-pastu uz </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:i/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve"> aprakstot situāciju un pievienojot lēmumu par likvidāciju vai reorganizāciju. </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -10531,54 +10627,54 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Citu nosacījumu maiņa (grupas lielums, norises pieejamība u.c.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DDB07D6" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">NĪ nosūta e-pastu uz </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>, aprakstot nepieciešamās izmaiņas.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76C8668B" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10614,54 +10710,54 @@
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t>Norises īstenošanas pārtraukšana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3940" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3BBFE91F" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">Ja NĪ vairs nevēlas piedalīties projektā, NĪ par to informē e-pastā </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="00ED7F00">
                 <w:rPr>
-                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rStyle w:val="Hipersaite"/>
                   <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                   <w:color w:val="auto"/>
                   <w:lang w:eastAsia="lv-LV"/>
                 </w:rPr>
                 <w:t>norises4221@viaa.gov.lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00ED7F00">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="lv-LV"/>
               </w:rPr>
               <w:t xml:space="preserve">, norādot norises ID numuru un nosaukumu. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C5F13D7" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="0004583C">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -10699,156 +10795,168 @@
       </w:pPr>
       <w:r w:rsidRPr="38AF9431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja norises īstenošana tiek pārtraukta un norise tiek izņemta no kataloga,</w:t>
       </w:r>
       <w:r w:rsidRPr="2E2FBF9B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="38AF9431">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>NĪ sakārto esošās saistības ar izglītības iestādēm par iepriekš rezervētām norisēm.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CB78CF1" w14:textId="108B161E" w:rsidR="2E2FBF9B" w:rsidRDefault="2E2FBF9B" w:rsidP="2E2FBF9B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55FB441B" w14:textId="10F78BCC" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="006571F7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="55FB441B" w14:textId="4D83FCA2" w:rsidR="00DF09BA" w:rsidRPr="002B78A2" w:rsidRDefault="00DF09BA" w:rsidP="002B78A2">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
+        <w:spacing w:after="240" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> Norises kvalitātes un atbilstības nodrošināšana.</w:t>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Norises kvalitātes un atbilstības nodrošināšana.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2370AEDB" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00DF09BA">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F0D962" w14:textId="2C070CAF" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> Kvalitātes nodrošināšanas nolūkos pedagogs, kurš kopā ar izglītojamajiem piedalās norisē, aizpilda un iesniedz atsauksmi VIAA tiešsaistes formā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D04591" w14:textId="50AF43F8" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja saņemtas 3-5 kritiskas atsauksmes par vienu norisi, vecākais eksperts pedagogu viedokļus pieņem zināšanai, informē NĪ par pedagogu izteiktajiem viedokļiem, pēc nepieciešamības sazinoties ar atsauksmes iesniedzēju</w:t>
       </w:r>
       <w:r w:rsidR="1A5ED112" w:rsidRPr="524C3943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F0991A9" w14:textId="30177B30" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Ja atkārtoti tiek saņemtas pamatotas kritiskas atsauksmes, NĪ </w:t>
       </w:r>
       <w:r w:rsidR="2886AA07" w:rsidRPr="2B6ED0BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>saņem</w:t>
@@ -10897,74 +11005,74 @@
       </w:r>
       <w:r w:rsidR="56EEABC2" w:rsidRPr="524C3943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>par norises iespējamu izslēgšanu no kataloga. NĪ sniedz atgriezenisko saiti par veiktajiem uzlabojumiem</w:t>
       </w:r>
       <w:r w:rsidR="75961773" w:rsidRPr="524C3943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D25CCE6" w14:textId="57F1FF3E" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Ja arī turpmāk tiek saņemtas pamatotas kritiskas atsauksmes, vecākais eksperts gatavo lēmumu komisijai par norises īstenošanas pārtraukšanu un izslēgšanu no kataloga.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E32587C" w14:textId="2093A638" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Vecākie eksperti apmeklē norises un vērtē norises atbilstību apstiprinātajam katalogā, īpaši pievēršot uzmanību izglītojamo praktiskai darbībai un vai norisē sasniegts plānotais sasniedzamais rezultāts. Vecākais eksperts fiksē norises gaitu.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C799173" w14:textId="78CF520A" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -11003,369 +11111,376 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>gaitu</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> un norises sasniedzamo rezultātu attiecīgā mācību priekšmeta pedagogam, kurš piedalījies norisē.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30B6BDDF" w14:textId="35A3A3BC" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00DF09BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D9EF33E" w14:textId="150EF090" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="006571F7">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="6D9EF33E" w14:textId="444DF85A" w:rsidR="00DF09BA" w:rsidRPr="002B78A2" w:rsidRDefault="00DF09BA" w:rsidP="002B78A2">
+      <w:pPr>
+        <w:pStyle w:val="Virsraksts2"/>
+        <w:spacing w:after="240" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:lang w:eastAsia="lv-LV"/>
-[...13 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9.3. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>Norises īstenošanas pārtraukšana.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="78AB0750" w14:textId="04DDAB49" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Norises īstenošanu var pārtraukt:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54447F33" w14:textId="7E250E9D" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62D09A2C" w14:textId="233EC10B" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="62D09A2C" w14:textId="492FFA5D" w:rsidR="00DF09BA" w:rsidRPr="002B78A2" w:rsidRDefault="00DF09BA" w:rsidP="002B78A2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7F00">
+      <w:r w:rsidRPr="002B78A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>NĪ šo nosacījumu 2.punktā minētajos gadījumos;</w:t>
+        <w:t xml:space="preserve">NĪ šo nosacījumu </w:t>
+      </w:r>
+      <w:r w:rsidR="004015F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B78A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="lv-LV"/>
+        </w:rPr>
+        <w:t>2.punktā minētajos gadījumos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77B7713C" w14:textId="493A460F" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="77B7713C" w14:textId="7B187CB6" w:rsidR="00DF09BA" w:rsidRPr="002B78A2" w:rsidRDefault="00DF09BA" w:rsidP="002B78A2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="-142" w:firstLine="142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED7F00">
+      <w:r w:rsidRPr="002B78A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Komisija, pamatojoties uz </w:t>
       </w:r>
-      <w:r w:rsidR="343C6EA7" w:rsidRPr="2B6ED0BE">
+      <w:r w:rsidR="343C6EA7" w:rsidRPr="002B78A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>norisē</w:t>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00ED7F00">
+        <w:t xml:space="preserve">norisē </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B78A2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>klātesošo pedagogu sniegtajām atsauksmēm un vecākā eksperta veiktu faktu pārbaudi un situācijas izpēti, var pieņemt lēmumu par norises īstenošanas pārtraukšanu un izņemšanu no kataloga, ja:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537FF02D" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>identificēti NĪ pārkāpumi, kas apdraud dalībnieku fizisko un emocionālo drošību, veselību;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E2DBF0B" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>norises īstenošanā nav ievēroti kvalitātes un atbilstības kritēriji;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C06FAE2" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>norises saturs vai forma būtiski atšķiras no apstiprinātā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62D3B3E6" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>NĪ sniedzis nepatiesu informāciju;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA96BDF" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>NĪ īstenojis vismaz 10 norises un 30% izglītības iestāžu iesniegtajās atsauksmēs pamatoti kritiski norādīts uz norises neatbilstību projekta nosacījumiem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="749C4ABC" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2AEC10E6" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="2AEC10E6" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="002B78A2">
+      <w:pPr>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="37"/>
+          <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="142" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Komisija var pieņemt lēmumu par norises īstenošanas apturēšanu vai pārtraukšanu un izņemšanu no kataloga nekorektas vai maldinošas informācijas izplatīšanas gadījumos, ja NĪ:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D51121C" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>publiskojis nekorektu, neprecīzu, maldinošu vai projekta prasībām neatbilstošu informāciju par projekta īstenošanu savas organizācijas interneta vietnē, sociālajos tīklos vai citās publiskās platformās;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A308BBE" w14:textId="60C2B571" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>izplatījis nepatiesu vai nekvalitatīvi sagatavotu informāciju e-pastā, tai skaitā dalībniekiem, pedagogiem</w:t>
       </w:r>
       <w:r w:rsidR="63F34EA9" w:rsidRPr="00066231">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
@@ -11387,214 +11502,214 @@
       </w:r>
       <w:r w:rsidR="0BDE888C" w:rsidRPr="524C3943">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0BDE888C" w:rsidRPr="2B6ED0BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>vai Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="636DF47A" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>nav novērsis konstatētās neatbilstības noteiktajā termiņā;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C48E136" w14:textId="0B1CB68A" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">publiski izplatītais saturs neatbilst Izglītības likuma noteiktajam par izglītības pakalpojuma kvalitāti un informācijas patiesumu un rada reputācijas riskus </w:t>
       </w:r>
       <w:r w:rsidR="0166CA0B" w:rsidRPr="2B6ED0BE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Aģentūrai</w:t>
       </w:r>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> vai Projektam.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62F495E1" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C26BA98" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>Šādos gadījumos Komisija ir tiesīga:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54D13B99" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pieprasīt nekavējoties izlabot vai atsaukt informāciju;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79E84960" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>noteikt termiņu uzlabojumu veikšanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F53DE2F" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>lemt par norises apturēšanu līdz neatbilstību novēršanai;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F7FAA16" w14:textId="77777777" w:rsidR="00DF09BA" w:rsidRPr="00ED7F00" w:rsidRDefault="00DF09BA" w:rsidP="00C81113">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00ED7F00">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>pārtraukt norises īstenošanu, ja NĪ nepilda Komisijas lēmumu noteiktajā termiņā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="790D3A2B" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00ED7F00" w:rsidRDefault="003B23E4" w:rsidP="00C81113">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
@@ -11611,93 +11726,92 @@
       <w:pPr>
         <w:spacing w:before="240" w:after="240" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA1BDC6" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="09FA30F2" w14:textId="7EA553BF" w:rsidR="003B23E4" w:rsidRPr="00AE68CA" w:rsidRDefault="004F7720" w:rsidP="00AE68CA">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Virsraksts1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc228366473"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc240019688"/>
       <w:r w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Palīg</w:t>
       </w:r>
       <w:r w:rsidR="00027CAA" w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">materiāls. </w:t>
       </w:r>
       <w:r w:rsidR="003B23E4" w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Kā identificēt tematus un sasniedzamos rezultātus mācību priekšmeta programmas paraugā?</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="5E34697C" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4"/>
     <w:p w14:paraId="1BBFB562" w14:textId="77A02C07" w:rsidR="003B23E4" w:rsidRPr="00AE68CA" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE68CA">
         <w:rPr>
           <w:noProof/>
           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E07D5C4" wp14:editId="2DA078DA">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
@@ -11803,51 +11917,51 @@
                   <v:f eqn="atan2 @2 @3"/>
                   <v:f eqn="sumangle @4 11 0"/>
                   <v:f eqn="sumangle @4 0 11"/>
                   <v:f eqn="cos 10800 @4"/>
                   <v:f eqn="sin 10800 @4"/>
                   <v:f eqn="cos 10800 @5"/>
                   <v:f eqn="sin 10800 @5"/>
                   <v:f eqn="cos 10800 @6"/>
                   <v:f eqn="sin 10800 @6"/>
                   <v:f eqn="sum 10800 0 @7"/>
                   <v:f eqn="sum 10800 0 @8"/>
                   <v:f eqn="sum 10800 0 @9"/>
                   <v:f eqn="sum 10800 0 @10"/>
                   <v:f eqn="sum 10800 0 @11"/>
                   <v:f eqn="sum 10800 0 @12"/>
                   <v:f eqn="mod @2 @3 0"/>
                   <v:f eqn="sum @19 0 10800"/>
                   <v:f eqn="if @20 #0 @13"/>
                   <v:f eqn="if @20 #1 @14"/>
                 </v:formulas>
                 <v:path o:connecttype="custom" o:connectlocs="10800,0;3163,3163;0,10800;3163,18437;10800,21600;18437,18437;21600,10800;18437,3163;@21,@22" textboxrect="3163,3163,18437,18437"/>
                 <v:handles>
                   <v:h position="#0,#1"/>
                 </v:handles>
               </v:shapetype>
-              <v:shape id="Speech Bubble: Oval 10" o:spid="_x0000_s1027" type="#_x0000_t63" style="position:absolute;margin-left:116pt;margin-top:20.3pt;width:180pt;height:32.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/PC58ngIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/2xpO2COkWQrsOA&#10;Yi3WDj0rshR7kERNUuJkv36U7DjBWuww7GJTIvlIPpG8vtlpRbbC+RZMRYvznBJhONStWVf0+/Pd&#10;2RUlPjBTMwVGVHQvPL2Zv3933dmZKKEBVQtHEMT4WWcr2oRgZ1nmeSM08+dghUGlBKdZwKNbZ7Vj&#10;HaJrlZV5fpF14GrrgAvv8fa2V9J5wpdS8PAgpReBqIpibiF9Xfqu4jebX7PZ2jHbtHxIg/1DFpq1&#10;BoOOULcsMLJx7Sso3XIHHmQ456AzkLLlItWA1RT5H9U8NcyKVAuS4+1Ik/9/sPzr9sk+OqShs37m&#10;UYxV7KTT8Y/5kV0iaz+SJXaBcLwsy6uLPEdOOeomRXk5TWxmR2/rfPgsQJMoVLQT9Vp8Uqq1XiyZ&#10;UrAJiTK2vfchcVcTwzQ2Cat/FJRIrfAptkyRs2l5cXl4qxOj8tSoKMoi/xAfFFMYMFE6JBEDGLhr&#10;lYoWx2KTFPZKRANlvglJ2jqWl3JLfSiWyhHMAxPjXJhQ9KqG1aK/LqaRiD7y6JHySIARWWLgEXsA&#10;iD3+GruHGeyjq0htPDrnf0usdx49UmQwYXTWrQH3FoDCqobIvf2BpJ6ayFLYrXbIDU55tIw3K6j3&#10;j4446MfKW37X4lPfMx8emcPHw+7A3RAe8CMVdBWFQaKkAffrrftoj+2NWko6nMuK+p8b5gQl6ovB&#10;xv9YTCZxkNNhMr0s8eBONatTjdnoJeDDYTthdkmM9kEdROlAv+AKWcSoqGKGY+yK8uAOh2Xo9wUu&#10;IS4Wi2SGw2tZuDdPlkfwyHNstOfdC3N26PeAk/IVDjM89GTP8dE2ehpYbALINkTlkdfhgIOfWmlY&#10;UnGznJ6T1XGVzn8DAAD//wMAUEsDBBQABgAIAAAAIQDFaBS63gAAAAoBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI9NT8MwDIbvSPyHyEhcEEtXWAWl6YSQekVsjHvauB9a41RN2nX8erwTO9p+9Pp5s+1i&#10;ezHj6DtHCtarCARS5UxHjYLDd/H4AsIHTUb3jlDBGT1s89ubTKfGnWiH8z40gkPIp1pBG8KQSumr&#10;Fq32Kzcg8a12o9WBx7GRZtQnDre9jKMokVZ3xB9aPeBHi9VxP1kFD8UhKeb6bPFzdyy/Jvz5rZu1&#10;Uvd3y/sbiIBL+Ifhos/qkLNT6SYyXvQK4qeYuwQFz1ECgoHN62VRMhltEpB5Jq8r5H8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAvzwufJ4CAACSBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAxWgUut4AAAAKAQAADwAAAAAAAAAAAAAAAAD4BAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAMGAAAAAA==&#10;" adj="-577,35014" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape id="Speech Bubble: Oval 10" o:spid="_x0000_s1027" type="#_x0000_t63" style="position:absolute;margin-left:116pt;margin-top:20.3pt;width:180pt;height:32.5pt;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuXaKovgIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/2xJO2COkWWrsOA&#10;oimWDj0rMhV7kCVNUuJkv36U7DjBWuww7GKLIvlIPpG8ud03kuzAulqrgmaXKSWguC5rtSno9+f7&#10;i2tKnGeqZFIrKOgBHL2dvX9305op5LrSsgRLEES5aWsKWnlvpknieAUNc5fagEKl0LZhHkW7SUrL&#10;WkRvZJKn6SRptS2N1Rycw9u7TklnEV8I4H4phANPZEExNx+/Nn7X4ZvMbth0Y5mpat6nwf4hi4bV&#10;CoMOUHfMM7K19SuopuZWOy38JddNooWoOcQasJos/aOaVcUMxFqQHGcGmtz/g+WPuydL6rKg+SS/&#10;nkzGk4wSxRp8qpUB4BX5tF2vJUzJcsckySJjrXFTdFyZJ4v8BcnhMZS/F7YJfyyM7CPLh4Fl2HvC&#10;8TLHOGmKj8FRN8ryq3EETU7exjr/BXRDwqGgLZQb+CxlbRwsmJR66yPXbPfgfCS97FNm5Q9MXzQS&#10;3zCkezHOJ1fHRz4zys+NsizP0g+hEzCFHhNPxyRCAKXvaymDxanYePIHCcFAqm8gkMZQXswtNjAs&#10;pCWYR0EZ56B81qkqVkJ3nY0DEV3kwSPmEQEDssDAA3YPEIbjNXYH09sHV4j9Pzinf0uscx48YmSt&#10;/ODc1ErbtwAkVtVH7uyPJHXUBJb8fr2PLRYtw81alwdsO6u7eXSG39f41A/M+Sdm8fGwO3Cp+CV+&#10;hNRtQXV/oqTS9tdb98Ee5wK1lLQ40AV1P7fMAiXyq8KJ+ZiNRmEDRGE0vspRsOea9blGbZuFxofD&#10;dsLs4jHYe3k8CqubF9w98xAVVUxxjF1Q7u1RWPhu0eD24jCfRzOcesP8g1oZHsADz6HRnvcvzJq+&#10;3z1OyqM+Dn/fkx3HJ9vgqfR867WofVCeeO0F3BixlfrtFlbSuRytTjt49hsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMVoFLreAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj01PwzAMhu9I/IfISFwQS1dY&#10;BaXphJB6RWyMe9q4H1rjVE3adfx6vBM72n70+nmz7WJ7MePoO0cK1qsIBFLlTEeNgsN38fgCwgdN&#10;RveOUMEZPWzz25tMp8adaIfzPjSCQ8inWkEbwpBK6asWrfYrNyDxrXaj1YHHsZFm1CcOt72MoyiR&#10;VnfEH1o94EeL1XE/WQUPxSEp5vps8XN3LL8m/Pmtm7VS93fL+xuIgEv4h+Giz+qQs1PpJjJe9Ari&#10;p5i7BAXPUQKCgc3rZVEyGW0SkHkmryvkfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDu&#10;XaKovgIAAMsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDFaBS63gAAAAoBAAAPAAAAAAAAAAAAAAAAABgFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAIwYAAAAA&#10;" adj="-577,35014" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="61D93EA0" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>8.klases otrais temats</w:t>
@@ -12037,51 +12151,51 @@
                               <w:t>Sasniedzamie rezultāti – kas skolēnam jāzina</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="78AB0BFD" id="_x0000_s1028" type="#_x0000_t63" style="position:absolute;margin-left:223pt;margin-top:58.9pt;width:124pt;height:96.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAB6FU0oAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/2xeO2COkWQrsOA&#10;oi3WDj0rshR7kEVNUmJnv36U7DjBWuww7GJTIvlIPpG8uu5bRXbCugZ0SbPzlBKhOVSN3pT0+/Pt&#10;2SUlzjNdMQValHQvHL1evH931Zm5yKEGVQlLEES7eWdKWntv5knieC1a5s7BCI1KCbZlHo92k1SW&#10;dYjeqiRP049JB7YyFrhwDm9vBiVdRHwpBfcPUjrhiSop5ubj18bvOnyTxRWbbywzdcPHNNg/ZNGy&#10;RmPQCeqGeUa2tnkF1TbcggPpzzm0CUjZcBFrwGqy9I9qnmpmRKwFyXFmosn9P1h+v3syjxZp6Iyb&#10;OxRDFb20bfhjfqSPZO0nskTvCcfLrLiYXabIKUddludFUUQ6k6O7sc5/EdCSIJS0E9VGfFaqMU6s&#10;mFKw9ZEztrtzPpJXEc1a7BJW/cgoka3Ct9gxRc6yvEhnxfhaJ1b5qdXFhzTLgg2mMGKidEgiBNBw&#10;2ygVLI7VRsnvlQgGSn8TkjQV1pfH3GIjipWyBPPAxDgX2meDqmaVGK6zIkUmhsiTR8wjAgZkiYEn&#10;7BEgNPlr7AFmtA+uIvbx5Jz+LbHBefKIkUH7ybltNNi3ABRWNUYe7A8kDdQElny/7pGbQA1ahps1&#10;VPtHSywMc+UMv23wqe+Y84/M4uNhe+By8A/4kQq6ksIoUVKD/fXWfbDH/kYtJR0OZkndzy2zghL1&#10;VWPnf8pmszDJ8TArLnI82FPN+lSjt+0K8OGwnTC7KAZ7rw6itNC+4A5ZhqioYppj7JJybw+HlR8W&#10;Bm4hLpbLaIbTa5i/00+GB/DAc2i05/6FWTP2u8dRuYfDEI89OXB8tA2eGpZbD7LxQXnkdTzg5MdW&#10;GrdUWC2n52h13KWL3wAAAP//AwBQSwMEFAAGAAgAAAAhAC3D73PhAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoE4jSEuJUqBIcQJVoCxLcNvGSRMR2ZDtt+HuWExx3ZjQ7&#10;r1zPZhBH8qF3VkG6SECQbZzubavg9fBwtQIRIlqNg7Ok4JsCrKvzsxIL7U52R8d9bAWX2FCggi7G&#10;sZAyNB0ZDAs3kmXv03mDkU/fSu3xxOVmkNdJkkuDveUPHY606aj52k9GwXv9MW3x8W3pX7ZePh9k&#10;7nebJ6UuL+b7OxCR5vgXht/5PB0q3lS7yeogBgVZljNLZCNdMgMn8tuMlVrBTZqsQFal/M9Q/QAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAB6FU0oAIAAJMFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAtw+9z4QAAAAsBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" adj="-16210,26570" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape w14:anchorId="78AB0BFD" id="_x0000_s1028" type="#_x0000_t63" style="position:absolute;margin-left:223pt;margin-top:58.9pt;width:124pt;height:96.5pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgVMLhwgIAAM0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b/1YvGZBnSLL1mFA&#10;0RZLh54VmYo9yJImKXGyXz9KdpxgLXYYdrElkfxIfnxc3+xbSXZgXaNVSbPLlBJQXFeN2pT0+9Pt&#10;xZQS55mqmNQKSnoAR2/mb99cd2YGua61rMASBFFu1pmS1t6bWZI4XkPL3KU2oFAotG2Zx6vdJJVl&#10;HaK3MsnT9H3SaVsZqzk4h6+feiGdR3whgPsHIRx4IkuKsfn4tfG7Dt9kfs1mG8tM3fAhDPYPUbSs&#10;Ueh0hPrEPCNb27yAahtutdPCX3LdJlqIhkPMAbPJ0j+yWdXMQMwFyXFmpMn9P1h+v3u0pKmwdvk0&#10;K4pimk0oUazFWq0MAK/Jx+16LWFGHnZMkixS1hk3Q8uVebRIYLg5PIb898K24Y+ZkX2k+TDSDHtP&#10;OD5mxdVkmmI1OMqyPEevETU5mRvr/BfQLQmHknZQbeCzlI1xsGRS6q2PbLPdnfOR9mqImVU/MkpE&#10;K7GKId6LLC/SSTHU+UwrP9e6epdmWdDBEAZMPB2DCA6Uvm2kDBqnbOPJHyQEBam+gUAiMb88xhZb&#10;GJbSEoyjpIxzUD7rRTWroH/OihSZ6D2PFjGOCBiQBToesQeAMB4vsXuYQT+YQpyA0Tj9W2C98WgR&#10;PWvlR+O2Udq+BiAxq8Fzr38kqacmsOT3631ssjxohpe1rg7YeFb3E+kMv22w1HfM+UdmsXjYHrhW&#10;/AN+hNRdSfVwoqTW9tdr70EfJwOllHQ40iV1P7fMAiXyq8KZ+ZBNJmEHxMukuMrxYs8l63OJ2rZL&#10;jYXDdsLo4jHoe3k8CqvbZ9w+i+AVRUxx9F1S7u3xsvT9qsH9xWGxiGo494b5O7UyPIAHnkOjPe2f&#10;mTVDv3sclXt9HP+hJ3uOT7rBUunF1mvR+CA88TpccGfEVhr2W1hK5/eoddrC898AAAD//wMAUEsD&#10;BBQABgAIAAAAIQAtw+9z4QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjc&#10;qBOI0hLiVKgSHECVaAsS3DbxkkTEdmQ7bfh7lhMcd2Y0O69cz2YQR/Khd1ZBukhAkG2c7m2r4PXw&#10;cLUCESJajYOzpOCbAqyr87MSC+1OdkfHfWwFl9hQoIIuxrGQMjQdGQwLN5Jl79N5g5FP30rt8cTl&#10;ZpDXSZJLg73lDx2OtOmo+dpPRsF7/TFt8fFt6V+2Xj4fZO53myelLi/m+zsQkeb4F4bf+TwdKt5U&#10;u8nqIAYFWZYzS2QjXTIDJ/LbjJVawU2arEBWpfzPUP0AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAIFTC4cICAADNBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEALcPvc+EAAAALAQAADwAAAAAAAAAAAAAAAAAcBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAACoGAAAAAA==&#10;" adj="-16210,26570" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="68729C6F" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
@@ -12097,51 +12211,51 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00145D7A">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43D668F1" wp14:editId="1384C876">
             <wp:extent cx="5731510" cy="1866900"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="1062207289" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1062207289" name="Picture 1" descr="A screenshot of a computer&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36"/>
+                    <a:blip r:embed="rId32"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1866900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="56CD81AB" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -12226,51 +12340,51 @@
                               <w:t>Sasniedzamie rezultāti – skolēna zināšanu un prasmju pielietojums jaunās un neierastās situācijās</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="680B0159" id="_x0000_s1029" type="#_x0000_t63" style="position:absolute;margin-left:-54.85pt;margin-top:254.05pt;width:124pt;height:113.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBe0RwUoAIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6t7ZTp+2COkWQrsOA&#10;og3WDj0rshR7kEVNUmJnXz9KdpxgLXYYdrEpkXwkn0je3HaNIjthXQ26oNl5SonQHMpabwr6/eX+&#10;7JoS55kumQItCroXjt7OP364ac1MTKACVQpLEES7WWsKWnlvZknieCUa5s7BCI1KCbZhHo92k5SW&#10;tYjeqGSSppdJC7Y0FrhwDm/veiWdR3wpBfdPUjrhiSoo5ubj18bvOnyT+Q2bbSwzVc2HNNg/ZNGw&#10;WmPQEeqOeUa2tn4D1dTcggPpzzk0CUhZcxFrwGqy9I9qnitmRKwFyXFmpMn9P1j+uHs2K4s0tMbN&#10;HIqhik7aJvwxP9JFsvYjWaLzhONlNr3Kr1PklKMuy/Msn0Y6k6O7sc5/EdCQIBS0FeVGfFaqNk4s&#10;mVKw9ZEztntwPpJXEs0a7BJW/sgokY3Ct9gxRfI0n14Mb3ViMzm1OcsmF1fTy2CFKQyYKB2SCAE0&#10;3NdKBYtjtVHyeyWCgdLfhCR1ifVNYm6xEcVSWYJ5YGKcC+2zXlWxUvTX2TRFJvrIo0fMIwIGZImB&#10;R+wBIDT5W+weZrAPriL28eic/i2x3nn0iJFB+9G5qTXY9wAUVjVE7u0PJPXUBJZ8t+6Qm4LGpwg3&#10;ayj3K0ss9HPlDL+v8akfmPMrZvHxsD1wOfgn/EgFbUFhkCipwP567z7YY3+jlpIWB7Og7ueWWUGJ&#10;+qqx8z9hr4VJjod8ejXBgz3VrE81etssAR8O2wmzi2Kw9+ogSgvNK+6QRYiKKqY5xi4o9/ZwWPp+&#10;YeAW4mKxiGY4vYb5B/1seAAPPIdGe+lemTVDv3sclUc4DPHQkz3HR9vgqWGx9SBrH5RHXocDTn5s&#10;pWFLhdVyeo5Wx106/w0AAP//AwBQSwMEFAAGAAgAAAAhAO7laTvhAAAADAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SGxQa5uoNIQ4FUIq6pZSoEs3njxEPI5ip03/HndVlqN7dO+Z&#10;fDXZjh1x8K0jBXIugCGVzrRUK9h9rmcpMB80Gd05QgVn9LAqbm9ynRl3og88bkPNYgn5TCtoQugz&#10;zn3ZoNV+7nqkmFVusDrEc6i5GfQpltuOPwrxxK1uKS40use3Bsvf7WgV8Erux0qea7ejd/+1/9ms&#10;vx82St3fTa8vwAJO4QrDRT+qQxGdDm4k41mnYCbF8zKyChYilcAuSJImwA4KlslCAi9y/v+J4g8A&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBe0RwUoAIAAJMFAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDu5Wk74QAAAAwBAAAPAAAAAAAAAAAAAAAA&#10;APoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" adj="19538,-15931" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape w14:anchorId="680B0159" id="_x0000_s1029" type="#_x0000_t63" style="position:absolute;margin-left:-54.85pt;margin-top:254.05pt;width:124pt;height:113.5pt;z-index:251658244;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBh9i6UwwIAAMwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b20nTtMGdYosXYcB&#10;RVssHXpWZCr2IEuapMTpfv0o2XGCtdhh2MWWRPKRfPy4vtk3kuzAulqrgmbnKSWguC5rtSno9+e7&#10;s0tKnGeqZFIrKOgrOHoz//jhujUzGOlKyxIsQRDlZq0paOW9mSWJ4xU0zJ1rAwqFQtuGebzaTVJa&#10;1iJ6I5NRml4krbalsZqDc/h62wnpPOILAdw/CuHAE1lQjM3Hr43fdfgm82s221hmqpr3YbB/iKJh&#10;tUKnA9Qt84xsbf0Gqqm51U4Lf851k2ghag4xB8wmS//IZlUxAzEXJMeZgSb3/2D5w+7JkrosaD4d&#10;X2bZ1XhKiWINlmplAHhFPm3Xawkz8rhjkmSRsda4GRquzJNF/sLN4TGkvxe2CX9MjOwjy68Dy7D3&#10;hONjNpnmlykWg6Msy/Msn0TU5GhurPNfQDckHAraQrmBz1LWxsGSSam3PpLNdvfOR9bLPmZW/sgo&#10;EY3EIoZ48zSfjPsin+iMTnXOstF4OrkIWhhCj4mnQxDBgdJ3tZRB45htPPlXCUFBqm8gkEfMbxRj&#10;ix0MS2kJxlFQxjkon3WiipXQPWeTFJnoPA8WMY4IGJAFOh6we4AwHW+xO5heP5hCHIDBOP1bYJ3x&#10;YBE9a+UH46ZW2r4HIDGr3nOnfyCpoyaw5PfrfeyxWIrwstblK/ad1d1AOsPvaiz1PXP+iVksHrYH&#10;bhX/iB8hdVtQ3Z8oqbT99d570MfBQCklLU50Qd3PLbNAifyqcGSusNfCCoiXfDId4cWeStanErVt&#10;lhoLh+2E0cVj0PfycBRWNy+4fBbBK4qY4ui7oNzbw2Xpu02D64vDYhHVcOwN8/dqZXgADzyHRnve&#10;vzBr+n73OCoP+jD9fU92HB91g6XSi63XovZBeOS1v+DKiK3Ur7ewk07vUeu4hOe/AQAA//8DAFBL&#10;AwQUAAYACAAAACEA7uVpO+EAAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;bFBrm6g0hDgVQirqllKgSzeePEQ8jmKnTf8ed1WWo3t075l8NdmOHXHwrSMFci6AIZXOtFQr2H2u&#10;ZykwHzQZ3TlCBWf0sCpub3KdGXeiDzxuQ81iCflMK2hC6DPOfdmg1X7ueqSYVW6wOsRzqLkZ9CmW&#10;244/CvHErW4pLjS6x7cGy9/taBXwSu7HSp5rt6N3/7X/2ay/HzZK3d9Nry/AAk7hCsNFP6pDEZ0O&#10;biTjWadgJsXzMrIKFiKVwC5IkibADgqWyUICL3L+/4niDwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAGH2LpTDAgAAzAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAO7laTvhAAAADAEAAA8AAAAAAAAAAAAAAAAAHQUAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAArBgAAAAA=&#10;" adj="19538,-15931" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="0FE83701" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
@@ -12335,55 +12449,55 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="0B2E30AD" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
+              <v:shapetype w14:anchorId="02C81A33" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
                 <v:path arrowok="t" fillok="f" o:connecttype="none"/>
                 <o:lock v:ext="edit" shapetype="t"/>
               </v:shapetype>
-              <v:shape id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:268.5pt;margin-top:91.5pt;width:65.5pt;height:180pt;flip:x;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA0jWZp2QEAAA4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uu0zAQ3SPxD1b2NGkRV1XU9C56KSwQ&#10;XPH4ANcZJ5Yc2xoPTfr3jJ02l5eQQGwsv845c47Hu/tpsOIMGI13TbFeVYUAp3xrXNcUXz4fX2wL&#10;EUm6VlrvoCkuEIv7/fNnuzHUsPG9ty2gYBIX6zE0RU8U6rKMqodBxpUP4PhQexwk8RK7skU5Mvtg&#10;y01V3ZWjxzagVxAj7z7Mh8U+82sNij5oHYGEbQqujfKIeTylsdzvZN2hDL1R1zLkP1QxSONYdKF6&#10;kCTFVzS/UA1GoY9e00r5ofRaGwXZA7tZVz+5+dTLANkLhxPDElP8f7Tq/fngHpFjGEOsY3jE5GLS&#10;OAhtTXjLb5p9caViyrFdlthgIqF4c/tyvX3F4So+2my2d1WVcy1nnsQXMNIb8INIk6aIhNJ0PR28&#10;c/xCHmcNeX4XiSth4A2QwNalMXpr2qOxNi+wOx0sirPkZz0eWfCm+MM1ksa+dq2gS+DWIzTSdRbS&#10;m7NEoi2fTOcZXSzMkh9BC9Oyubm03I+wSEqlwNF6YeLbCaa5vAVY5dz+CLzeT1DIvfo34AWRlb2j&#10;BTwY5/F36jTdStbz/VsCs+8Uwcm3l9wOORpuupzV9YOkrv5+neFP33j/DQAA//8DAFBLAwQUAAYA&#10;CAAAACEA1vschN8AAAALAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/UP1lbiRp0SCFGI&#10;U0FVJA4IidBDj268TdLG6yh208DrWU5wm9kZzc7kq8l2YsTBt44ULBcRCKTKmZZqBdvPl5sUhA+a&#10;jO4coYIv9LAqZle5zoy70AeOZagFh5DPtIImhD6T0lcNWu0Xrkdi7eAGqwPToZZm0BcOt528jaJE&#10;Wt0Sf2h0j+sGq1N5tgqex02ysa/f2+j4trPvJi5ph2ulrufT0yOIgFP4M8Nvfa4OBXfauzMZLzoF&#10;9/EDbwkspDEDdiRJymDP0h1fZJHL/xuKHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA0&#10;jWZp2QEAAA4EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDW+xyE3wAAAAsBAAAPAAAAAAAAAAAAAAAAADMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAPwUAAAAA&#10;" strokecolor="red" strokeweight=".5pt">
+              <v:shape id="Straight Arrow Connector 12" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:268.5pt;margin-top:91.5pt;width:65.5pt;height:180pt;flip:x;z-index:251658247;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBVRkNX/AEAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNmO0zAUfUfiHyy/0yzVVJ2q6Qh1KDwg&#10;qGbgA1zHTix507Vpmr/n2mnDKiQQL5a3s9zjm2wfLkaTs4CgnG1otSgpEZa7VtmuoZ8/HV6tKQmR&#10;2ZZpZ0VDRxHow+7li+3gN6J2vdOtAIIkNmwG39A+Rr8pisB7YVhYOC8sHkoHhkVcQle0wAZkN7qo&#10;y3JVDA5aD46LEHD3cTqku8wvpeDxo5RBRKIbit5iHiGPpzQWuy3bdMB8r/jVBvsHF4Ypi6Iz1SOL&#10;jHwB9QuVURxccDIuuDOFk1JxkWvAaqryp2qee+ZFrgXDCX6OKfw/Wv7hfASi2oau7pfrerW8u6fE&#10;MoNP9RyBqa6P5DWAG8jeWYtxOiBVnWIbfNggem+PcF0Ff4SUwUWCIVIr/w47IqeCdZJLDn2cQxeX&#10;SDhurpfV+g6fhuNRXa9XZZlfpZh4Ep+HEN8KZ0iaNDRcfc2GJg12fh8iOkHgDZDA2qYxOK3ag9I6&#10;L6A77TWQM8OmOBxQ8Kb4w7XIlH5jWxJHj2lEUMx2WqTSUSLRFimCqeg8i6MWk+STkJgpFjdZy90s&#10;ZknGubCxmpnwdoJJtDcDy5zbH4HX+wkqcqf/DXhGZGVn4ww2yjr4nXq83CzL6f4tganuFMHJtWNu&#10;hxwNtmzO6vp5pW/i+3WGf/sJ7L4CAAD//wMAUEsDBBQABgAIAAAAIQDW+xyE3wAAAAsBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj9Q/WVuJGnRIIUYhTQVUkDgiJ0EOPbrxN0sbrKHbTwOtZ&#10;TnCb2RnNzuSryXZixMG3jhQsFxEIpMqZlmoF28+XmxSED5qM7hyhgi/0sCpmV7nOjLvQB45lqAWH&#10;kM+0giaEPpPSVw1a7ReuR2Lt4AarA9OhlmbQFw63nbyNokRa3RJ/aHSP6warU3m2Cp7HTbKxr9/b&#10;6Pi2s+8mLmmHa6Wu59PTI4iAU/gzw299rg4Fd9q7MxkvOgX38QNvCSykMQN2JEnKYM/SHV9kkcv/&#10;G4ofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFVGQ1f8AQAATAQAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANb7HITfAAAACwEAAA8AAAAAAAAA&#10;AAAAAAAAVgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABiBQAAAAA=&#10;" strokecolor="red" strokeweight=".5pt">
                 <v:stroke endarrow="block" joinstyle="miter"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E1C3444" wp14:editId="3B0DCBB3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2895600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>958850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2527300" cy="196850"/>
                 <wp:effectExtent l="0" t="0" r="25400" b="12700"/>
                 <wp:wrapNone/>
@@ -12416,77 +12530,77 @@
                         </a:lnRef>
                         <a:fillRef idx="1">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="088870A8" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:228pt;margin-top:75.5pt;width:199pt;height:15.5pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDA4ktKgAIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpmuDOkXQIsOA&#10;oi3WDj0rshQbkEWNUuJkXz9KdpygK3YYloMjiuQj+Ujq+mbXGrZV6BuwJS/Ocs6UlVA1dl3yHy/L&#10;T5ec+SBsJQxYVfK98vxm/vHDdedmagI1mEohIxDrZ50reR2Cm2WZl7VqhT8DpywpNWArAom4zioU&#10;HaG3Jpvk+UXWAVYOQSrv6fauV/J5wtdayfCotVeBmZJTbiF9MX1X8ZvNr8VsjcLVjRzSEP+QRSsa&#10;S0FHqDsRBNtg8wdU20gEDzqcSWgz0LqRKtVA1RT5m2qea+FUqoXI8W6kyf8/WPmwfXZPSDR0zs88&#10;HWMVO41t/Kf82C6RtR/JUrvAJF1OppMvn3PiVJKuuLq4nCY2s6O3Qx++KmhZPJQcqRmJI7G994Ei&#10;kunBJAazsGyMSQ0xNl54ME0V75KA69WtQbYV1MnlMqdfbB5hnJiRFF2zYy3pFPZGRQxjvyvNmipm&#10;nzJJY6ZGWCGlsqHoVbWoVB+tmJ4Ei4MZPVLoBBiRNWU5Yg8AB8se5IDd5zzYR1eVpnR0zv+WWO88&#10;eqTIYMPo3DYW8D0AQ1UNkXv7A0k9NZGlFVT7J2QI/Y54J5cN9e1e+PAkkJaCWk2LHh7pow10JYfh&#10;xFkN+Ou9+2hPs0pazjpaspL7nxuBijPzzdIUXxXn53Erk3A+/TIhAU81q1ON3bS3QN0v6ElxMh2j&#10;fTCHo0ZoX+k9WMSopBJWUuySy4AH4Tb0y08vilSLRTKjTXQi3NtnJyN4ZDXO5cvuVaAbhjfQ2D/A&#10;YSHF7M0M97bR08JiE0A3acCPvA580xanwRlenPhMnMrJ6vguzn8DAAD//wMAUEsDBBQABgAIAAAA&#10;IQAKQRVd3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9BTsMwELwj8QdrK3GjTqqmRCFOhRA9&#10;cQBKJa5uvE2i2uvIdtrwe5YT3GZ3Zmdn6u3srLhgiIMnBfkyA4HUejNQp+DwubsvQcSkyWjrCRV8&#10;Y4Rtc3tT68r4K33gZZ86wSYUK62gT2mspIxtj07HpR+RmDv54HTiMXTSBH1lc2flKss20umB+EOv&#10;R3zusT3vJ8cxRvs+muntfPjK5114Ma9Rdw9K3S3mp0cQCef0J4bf+HwDDWc6+olMFFbButhwl8RE&#10;kTNgRVmsGRx5U64ykE0t/3dofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDA4ktKgAIA&#10;AF8FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAKQRVd&#10;3QAAAAsBAAAPAAAAAAAAAAAAAAAAANoEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1pt"/>
+              <v:rect w14:anchorId="12DDE07F" id="Rectangle 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:228pt;margin-top:75.5pt;width:199pt;height:15.5pt;z-index:251658246;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD0p2pqnQIAAI8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6r7azpk2COkXQIsOA&#10;oi3aDj0rshQbkEVNUuJkXz9Kst2gK3YY5oMsiuSj+ETy6vrQKrIX1jWgS1qc5ZQIzaFq9LakP17W&#10;X2aUOM90xRRoUdKjcPR6+fnTVWcWYgI1qEpYgiDaLTpT0tp7s8gyx2vRMncGRmhUSrAt8yjabVZZ&#10;1iF6q7JJnl9kHdjKWODCOTy9TUq6jPhSCu4fpHTCE1VSvJuPq43rJqzZ8oottpaZuuH9Ndg/3KJl&#10;jcagI9Qt84zsbPMHVNtwCw6kP+PQZiBlw0XMAbMp8nfZPNfMiJgLkuPMSJP7f7D8fv9oSVPh283m&#10;8xkyOkWaNGvxrZ6QPaa3SpCiCER1xi3Q/tk82l5yuA1ZH6Rtwx/zIYdI7nEkVxw84Xg4mU4uv+YI&#10;zlFXzC9mGAhhsjdvY53/JqAlYVNSi+Ejp2x/53wyHUxCMA3rRik8Zwulw+pANVU4i4Ldbm6UJXuG&#10;L79e5/j14U7MMHhwzUJmKZe480clEuyTkEhOuH28SSxLMcIyzoX2RVLVrBIpWjE9CRYKOXjETJVG&#10;wIAs8ZYjdg8wWCaQATvl3dsHVxGrenTO/3ax5Dx6xMig/ejcNhrsRwAKs+ojJ/uBpERNYGkD1RFL&#10;x0LqKWf4usF3u2POPzKLTYRPjYPBP+AiFXQlhX5HSQ3210fnwR5rG7WUdNiUJXU/d8wKStR3jVU/&#10;L87PQxdH4Xx6OUHBnmo2pxq9a28AX7/AEWR43AZ7r4attNC+4vxYhaioYppj7JJybwfhxqdhgROI&#10;i9UqmmHnGubv9LPhATywGury5fDKrOmL12PZ38PQwGzxroaTbfDUsNp5kE0s8Ddee76x62Ph9BMq&#10;jJVTOVq9zdHlbwAAAP//AwBQSwMEFAAGAAgAAAAhAApBFV3dAAAACwEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMT0FOwzAQvCPxB2srcaNOqqZEIU6FED1xAEolrm68TaLa68h22vB7lhPcZndmZ2fq7eys&#10;uGCIgycF+TIDgdR6M1Cn4PC5uy9BxKTJaOsJFXxjhG1ze1PryvgrfeBlnzrBJhQrraBPaaykjG2P&#10;TselH5GYO/ngdOIxdNIEfWVzZ+UqyzbS6YH4Q69HfO6xPe8nxzFG+z6a6e18+MrnXXgxr1F3D0rd&#10;LeanRxAJ5/Qnht/4fAMNZzr6iUwUVsG62HCXxESRM2BFWawZHHlTrjKQTS3/d2h+AAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAPSnamqdAgAAjwUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAApBFV3dAAAACwEAAA8AAAAAAAAAAAAAAAAA9wQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAABBgAAAAA=&#10;" filled="f" strokecolor="red" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C267F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1B4C784F" wp14:editId="5FB01FDA">
             <wp:extent cx="5731510" cy="3215005"/>
             <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
             <wp:docPr id="70375711" name="Picture 1" descr="A close-up of a book&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="70375711" name="Picture 1" descr="A close-up of a book&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37"/>
+                    <a:blip r:embed="rId33"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3215005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="24F46DF7" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
@@ -12546,173 +12660,145 @@
                             <w:pPr>
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B55F52">
                               <w:rPr>
                                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                                 <w:color w:val="000000" w:themeColor="text1"/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                                 <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                                   <w14:noFill/>
                                   <w14:prstDash w14:val="solid"/>
                                   <w14:round/>
                                 </w14:textOutline>
                               </w:rPr>
-                              <w:t xml:space="preserve">Ieradumu sadaļā iezīmējas </w:t>
-[...13 lines deleted...]
-                              <w:t>starpdisciplinaritāte un caurviju prasmes</w:t>
+                              <w:t>Ieradumu sadaļā iezīmējas starpdisciplinaritāte un caurviju prasmes</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="02C2CE08" id="_x0000_s1030" type="#_x0000_t63" style="position:absolute;margin-left:378.6pt;margin-top:24.7pt;width:124pt;height:97pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4M+a+oAIAAJQFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/2RdG2DOkWQrsOA&#10;oi3WDj0rshR7kEVNUmJnv76U7DjZWuww7GKLIvlIPpG8uu4aRbbCuhp0QbPTlBKhOZS1Xhf0+/Pt&#10;yQUlzjNdMgVaFHQnHL2ef/xw1ZqZyKECVQpLEES7WWsKWnlvZknieCUa5k7BCI1KCbZhHkW7TkrL&#10;WkRvVJKn6aekBVsaC1w4h7c3vZLOI76UgvsHKZ3wRBUUc/Pxa+N3Fb7J/IrN1paZquZDGuwfsmhY&#10;rTHoCHXDPCMbW7+BampuwYH0pxyaBKSsuYg1YDVZ+kc1TxUzItaC5Dgz0uT+Hyy/3z6ZR4s0tMbN&#10;HB5DFZ20TfhjfqSLZO1GskTnCcfL7Ox8epEipxx1WT7JLlFAnOTgbqzzXwQ0JBwK2opyLT4rVRsn&#10;lkwp2PjIGdveOR/JK4lmDXYJK39klMhG4VtsmSInk3ySTobHOjLKfzPKJlk6mQ45DKCYzT6LEEHD&#10;ba1UyPJQbjz5nRLBQOlvQpK6xALzmFzsRLFUlmAimBnnQvusV1WsFP11dpaO1Y8ekYsIGJAlBh6x&#10;B4DQ5W+xexIH++AqYiOPzunfEuudR48YGbQfnZtag30PQGFVQ+Tefk9ST01gyXerDrkpaCQ53Kyg&#10;3D1aYqEfLGf4bY1vfcecf2QWXw/7A7eDf8CPVNAWFIYTJRXYX+/dB3tscNRS0uJkFtT93DArKFFf&#10;Nbb+ZTadhlGOwvTsPEfBHmtWxxq9aZaAD4f9hNnFY7D3an+UFpoXXCKLEBVVTHOMXVDu7V5Y+n5j&#10;4BriYrGIZji+hvk7/WR4AA88h0Z77l6YNUPDe5yVe9hPMZvFnuw5PtgGTw2LjQdZ+6A88DoIOPqx&#10;lYY1FXbLsRytDst0/goAAP//AwBQSwMEFAAGAAgAAAAhANh6k0zgAAAACwEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8tOwzAQRfdI/IM1SOyoTbD7CJlUCAQ7KtFUYuvGbhIRj0PstuHvcVewnJmjO+cW&#10;68n17GTH0HlCuJ8JYJZqbzpqEHbV690SWIiajO49WYQfG2BdXl8VOjf+TB/2tI0NSyEUco3Qxjjk&#10;nIe6tU6HmR8spdvBj07HNI4NN6M+p3DX80yIOXe6o/Sh1YN9bm39tT06BLV5P5jwrVQ1/1zqavXm&#10;dy+1RLy9mZ4egUU7xT8YLvpJHcrktPdHMoH1CAu1yBKKIFcS2AUQQqXNHiGTDxJ4WfD/HcpfAAAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHgz5r6gAgAAlAUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANh6k0zgAAAACwEAAA8AAAAAAAAAAAAAAAAA&#10;+gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" adj="3823,-17503" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape w14:anchorId="02C2CE08" id="_x0000_s1030" type="#_x0000_t63" style="position:absolute;margin-left:378.6pt;margin-top:24.7pt;width:124pt;height:97pt;z-index:251658251;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQJzqewwIAAM4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b23n0bVGnSJL12FA&#10;0RZLh54VmYo9yJImKXGyXz9KdpxsLXYYdrFFkfxEfnxc3+waSbZgXa1VQbPzlBJQXJe1Whf02/Pd&#10;2SUlzjNVMqkVFHQPjt7M3r+7bk0OI11pWYIlCKJc3pqCVt6bPEkcr6Bh7lwbUKgU2jbMo2jXSWlZ&#10;i+iNTEZpepG02pbGag7O4e1tp6SziC8EcP8ohANPZEExNh+/Nn5X4ZvMrlm+tsxUNe/DYP8QRcNq&#10;hY8OULfMM7Kx9SuopuZWOy38OddNooWoOcQcMJss/SObZcUMxFyQHGcGmtz/g+UP2ydL6hJrdzXJ&#10;MIaLyZQSxRqs1dIA8Ip83KxWEnLyuGWSZJGy1rgcPZfmySKBQXJ4DPnvhG3CHzMju0jzfqAZdp5w&#10;vMymHyaXKVaDoy4bjbMrFBAnObob6/xn0A0Jh4K2UK7hk5S1cbBgUuqNj2yz7b3zkfayj5mV3zNK&#10;RCOxiiHes/FonI77Mp8YjX4zysZZOp70MfSgGM0hivCC0ne1lCHKY7rx5PcSgoFUX0Egk5jgKAYX&#10;exgW0hIMpKCMc1A+61QVK6G7zqbpkP3gEbmIgAFZ4MMDdg8Q5uM1dkdibx9cIY7A4Jz+LbDOefCI&#10;L2vlB+emVtq+BSAxq/7lzv5AUkdNYMnvVrvYZZHkcLPS5R47z+puJJ3hdzXW+p45/8QsVg/7A/eK&#10;f8SPkLotqO5PlFTa/nzrPtjjaKCWkhZnuqDux4ZZoER+UTg0V9lkEpZAFCbTDyMU7KlmdapRm2ah&#10;sXDYTxhdPAZ7Lw9HYXXzgutnHl5FFVMc3y4o9/YgLHy3a3CBcZjPoxkOvmH+Xi0ND+CB59Boz7sX&#10;Zk3f8B5n5UEf5p/lsSc7jo+2wVPp+cZrUfugPPLaC7g0Yiv1Cy5spVM5Wh3X8OwXAAAA//8DAFBL&#10;AwQUAAYACAAAACEA2HqTTOAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;7KhNsPsImVQIBDsq0VRi68ZuEhGPQ+y24e9xV7CcmaM75xbryfXsZMfQeUK4nwlglmpvOmoQdtXr&#10;3RJYiJqM7j1ZhB8bYF1eXxU6N/5MH/a0jQ1LIRRyjdDGOOSch7q1ToeZHyyl28GPTsc0jg03oz6n&#10;cNfzTIg5d7qj9KHVg31ubf21PToEtXk/mPCtVDX/XOpq9eZ3L7VEvL2Znh6BRTvFPxgu+kkdyuS0&#10;90cygfUIC7XIEoogVxLYBRBCpc0eIZMPEnhZ8P8dyl8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAUCc6nsMCAADOBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEA2HqTTOAAAAALAQAADwAAAAAAAAAAAAAAAAAdBQAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAACoGAAAAAA==&#10;" adj="3823,-17503" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="5A92CB52" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
-                        <w:t xml:space="preserve">Ieradumu sadaļā iezīmējas </w:t>
-[...13 lines deleted...]
-                        <w:t>starpdisciplinaritāte un caurviju prasmes</w:t>
+                        <w:t>Ieradumu sadaļā iezīmējas starpdisciplinaritāte un caurviju prasmes</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00C267F2">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="302A5832" wp14:editId="638652FD">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>1688761</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>109220</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="3929719" cy="336550"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:wrapNone/>
             <wp:docPr id="820258522" name="Picture 1" descr="A close-up of a book&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="70375711" name="Picture 1" descr="A close-up of a book&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId33">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="50853" t="29824" r="5163" b="63461"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3936643" cy="337143"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
@@ -12907,51 +12993,51 @@
                               <w:t>F.9.3.3 -  Veselības un fiziskās aktivitātes jomas SR kods</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="332AA6E4" id="_x0000_s1031" type="#_x0000_t63" style="position:absolute;margin-left:74.75pt;margin-top:18.5pt;width:300.05pt;height:86.5pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3rjasoQIAAJMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b/3RuGuCOkWQrsOA&#10;Yi3WDj0rshR7kEVNUuJkv36U7DjZWuww7GJTIvlIPpG8vtm1imyFdQ3okmbnKSVCc6gavS7pt+e7&#10;sytKnGe6Ygq0KOleOHozf//uujMzkUMNqhKWIIh2s86UtPbezJLE8Vq0zJ2DERqVEmzLPB7tOqks&#10;6xC9VUmeppdJB7YyFrhwDm9veyWdR3wpBfcPUjrhiSop5ubj18bvKnyT+TWbrS0zdcOHNNg/ZNGy&#10;RmPQEeqWeUY2tnkF1TbcggPpzzm0CUjZcBFrwGqy9I9qnmpmRKwFyXFmpMn9P1j+ZftkHi3S0Bk3&#10;cyiGKnbStuGP+ZFdJGs/kiV2nnC8vLjK0suLghKOuiydXhVFpDM5uhvr/CcBLQlCSTtRrcVHpRrj&#10;xJIpBRsfOWPbe+cjeRXRrMUuYdX3jBLZKnyLLVPkLM+y/GJ4rBOj/DejYjrJpsEIUxgwUTokEQJo&#10;uGuUChbHaqPk90oEA6W/CkmaCuvLY26xEcVSWYJ5YGKcC+2zXlWzSvTXWZGmh+JHj5hHBAzIEgOP&#10;2ANAaPLX2H0Bg31wFbGPR+f0b4n1zqNHjAzaj85to8G+BaCwqiFyb38gqacmsOR3qx1yU9IiWIab&#10;FVT7R0ss9HPlDL9r8KnvmfOPzOLj4cjhcvAP+JEKupLCIFFSg/351n2wx/5GLSUdDmZJ3Y8Ns4IS&#10;9Vlj50+zySRMcjxMig85HuypZnWq0Zt2Cfhw2E6YXRSDvVcHUVpoX3CHLEJUVDHNMXZJubeHw9L3&#10;CwO3EBeLRTTD6TXM3+snwwN44Dk02vPuhVkz9LvHUfkChyEeerLn+GgbPDUsNh5k44PyyOtwwMmP&#10;rTRsqbBaTs/R6rhL578AAAD//wMAUEsDBBQABgAIAAAAIQCgeuJg3wAAAAoBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI/LTsMwEEX3SPyDNUjsqJ0+UhriVAgJUJctSMDOid0kIh5HGbdN/p5hBcurObpz&#10;br4dfSfObqA2oIZkpkA4rIJtsdbw/vZ8dw+CokFruoBOw+QItsX1VW4yGy64d+dDrAWXIGVGQxNj&#10;n0lJVeO8oVnoHfLtGAZvIsehlnYwFy73nZwrlUpvWuQPjendU+Oq78PJazAJkfo6fqYvHyWNKzvt&#10;XhfTTuvbm/HxAUR0Y/yD4Vef1aFgpzKc0JLoOC83K0Y1LNa8iYH1cpOCKDXME6VAFrn8P6H4AQAA&#10;//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVu&#10;dF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEA&#10;AF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALeuNqyhAgAAkwUAAA4AAAAAAAAAAAAAAAAALgIA&#10;AGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKB64mDfAAAACgEAAA8AAAAAAAAAAAAAAAAA&#10;+wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAHBgAAAAA=&#10;" adj="6237,-2035" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape w14:anchorId="332AA6E4" id="_x0000_s1031" type="#_x0000_t63" style="position:absolute;margin-left:74.75pt;margin-top:18.5pt;width:300.05pt;height:86.5pt;z-index:251658248;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBO8q5RwwIAAM0FAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0b/1onDZBnSJL12FA&#10;0RZLh54VWYo96DVJiZP++lGy42RrscOwi02J5Cfy4+P6ZicF2jLrGq1KnJ2nGDFFddWodYm/P9+d&#10;XWHkPFEVEVqxEu+Zwzezjx+uWzNlua61qJhFAKLctDUlrr030yRxtGaSuHNtmAIl11YSD0e7TipL&#10;WkCXIsnTdJy02lbGasqcg9vbTolnEZ9zRv0j5455JEoMsfn4tfG7Ct9kdk2ma0tM3dA+DPIPUUjS&#10;KHh0gLolnqCNbd5AyYZa7TT351TLRHPeUBZzgGyy9I9sljUxLOYC5Dgz0OT+Hyx92D5Z1FRQu2I0&#10;vrwcj/MRRopIqNXSMEZr9GmzWgk2RY9bIlAWKWuNm4Ln0jxZIDCcHIgh/x23MvwhM7SLNO8HmtnO&#10;IwqXF1dZOr4oMKKgy9LJVVFE1OTobqzzX5iWKAglblm1Zp+FaIxjCyKE3vjINtneOx9pr/qYSfUj&#10;w4hLAVUM8Z7lWZZf9GU+Mcp/Myomo2wSjCCEHhOkQxDhAaXvGiGCxTHbKPm9YMFAqG+MA5GQXx5j&#10;iy3MFsIiiKPEhFKmfNapalKx7jor0vSQ/OAR44iAAZnDwwN2DxDG4y12l0BvH1xZnIDBOf1bYJ3z&#10;4BFf1soPzrJR2r4HICCr/uXO/kBSR01gye9Wu9hkRbAMNytd7aHxrO4m0hl610Cp74nzT8RC8WBY&#10;Ya34R/hwodsS617CqNb29b37YA+TAVqMWhjpErufG2IZRuKrgpmZZKNR2AHxMCouczjYU83qVKM2&#10;cqGhcNBOEF0Ug70XB5FbLV9g+8zDq6AiisLbJabeHg4L360a2F+UzefRDObeEH+vloYG8MBzaLTn&#10;3Quxpu93D6PyoA/j3/dkx/HRNngqPd94zRsflEde+wPsjNhK/X4LS+n0HK2OW3j2CwAA//8DAFBL&#10;AwQUAAYACAAAACEAoHriYN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8gzVI&#10;7KidPlIa4lQICVCXLUjAzondJCIeRxm3Tf6eYQXLqzm6c26+HX0nzm6gNqCGZKZAOKyCbbHW8P72&#10;fHcPgqJBa7qATsPkCLbF9VVuMhsuuHfnQ6wFlyBlRkMTY59JSVXjvKFZ6B3y7RgGbyLHoZZ2MBcu&#10;952cK5VKb1rkD43p3VPjqu/DyWswCZH6On6mLx8ljSs77V4X007r25vx8QFEdGP8g+FXn9WhYKcy&#10;nNCS6DgvNytGNSzWvImB9XKTgig1zBOlQBa5/D+h+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQBO8q5RwwIAAM0FAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCgeuJg3wAAAAoBAAAPAAAAAAAAAAAAAAAAAB0FAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAKQYAAAAA&#10;" adj="6237,-2035" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="4C8EFE34" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:spacing w:after="0"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
@@ -13045,51 +13131,50 @@
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                         <w:t>F.9.3.3 -  Veselības un fiziskās aktivitātes jomas SR kods</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDB6E75" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="746DCEE0" wp14:editId="1C968A34">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>4810125</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1888661</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1670050" cy="1843405"/>
                 <wp:effectExtent l="95250" t="19050" r="44450" b="42545"/>
                 <wp:wrapNone/>
                 <wp:docPr id="366934463" name="Speech Bubble: Oval 10"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1670050" cy="1843405"/>
                         </a:xfrm>
@@ -13148,51 +13233,51 @@
                               <w:t>Metodiskais komentārs, kā veiksmīgāk skolēnu aizvest uz sasniedzamo rezultātu un, iespējams, no kā izvairīties, lai neveidotu skolēniem pārpratumus un neizpratni</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="746DCEE0" id="_x0000_s1032" type="#_x0000_t63" style="position:absolute;margin-left:378.75pt;margin-top:148.7pt;width:131.5pt;height:145.15pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA58IT3owIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b22nTj+COkWQrsOA&#10;oi3WDj0rshR7kEVNUmJnv76U7DjBWuww7GKLIvlIPpG8vukaRbbCuhp0QbPTlBKhOZS1Xhf0x8vd&#10;ySUlzjNdMgVaFHQnHL2Zf/503ZqZmEAFqhSWIIh2s9YUtPLezJLE8Uo0zJ2CERqVEmzDPIp2nZSW&#10;tYjeqGSSpudJC7Y0FrhwDm9veyWdR3wpBfePUjrhiSoo5ubj18bvKnyT+TWbrS0zVc2HNNg/ZNGw&#10;WmPQEeqWeUY2tn4H1dTcggPpTzk0CUhZcxFrwGqy9I9qnitmRKwFyXFmpMn9P1j+sH02TxZpaI2b&#10;OTyGKjppm/DH/EgXydqNZInOE46X2flFmk6RU4667DI/y9NpoDM5uBvr/FcBDQmHgraiXIsvStXG&#10;iSVTCjY+csa2985H8kqiWYNdwsqfGSWyUfgWW6bIyTS/mubDYx0ZTY6Nzs7yPBsyGCAxl30OAV/D&#10;Xa1UyPFQbDz5nRLBQOnvQpK6xPImMbXYh2KpLME0MC/OhfZZr6pYKfrrbJqmsZUw3ugRmYiAAVli&#10;4BF7AAg9/h67p3CwD64itvHonP4tsd559IiRQfvRuak12I8AFFY1RO7t9yT11ASWfLfqkJuCngfL&#10;cLOCcvdkiYV+rJzhdzW+9D1z/olZfDvsDtwN/hE/UkFbUBhOlFRgf390H+yxvVFLSYtzWVD3a8Os&#10;oER909j4V1meh0GOQj69mKBgjzWrY43eNEvAh8NuwuziMdh7tT9KC80rrpBFiIoqpjnGLij3di8s&#10;fb8vcAlxsVhEMxxew/y9fjY8gAeeQ6O9dK/MmqHdPU7KA+xnmM1iT/YcH2yDp4bFxoOsfVAeeB0E&#10;HPzYSsOSCpvlWI5Wh1U6fwMAAP//AwBQSwMEFAAGAAgAAAAhAKfARxTjAAAADAEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC6IJa0o2UrTCQG7IRADIY5Z47VljVOadOvenuwER9uf&#10;fn9/sZxsx/Y4+NaRgmQmgCFVzrRUK/h4X13PgfmgyejOESo4oodleX5W6Ny4A73hfh1qFkPI51pB&#10;E0Kfc+6rBq32M9cjxdvWDVaHOA41N4M+xHDb8VSIW251S/FDo3t8aLDarUeroH89vnzttuPTIrWP&#10;2fP3T/K5ukqUuryY7u+ABZzCHwwn/agOZXTauJGMZ50CmcksogrShbwBdiJEKuJqoyCbSwm8LPj/&#10;EuUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADnwhPejAgAAkgUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKfARxTjAAAADAEAAA8AAAAAAAAA&#10;AAAAAAAA/QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" adj="-1070,18023" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape w14:anchorId="746DCEE0" id="_x0000_s1032" type="#_x0000_t63" style="position:absolute;margin-left:378.75pt;margin-top:148.7pt;width:131.5pt;height:145.15pt;z-index:251658250;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDmfAd7xQIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0b20nTtoGdYosXYcB&#10;RVssHXpWZCr2IEuapMTpfv0o2XGCtdhh2MUWRfKJfPy4vtk3kuzAulqrgmbnKSWguC5rtSno9+e7&#10;s0tKnGeqZFIrKOgrOHoz//jhujUzGOlKyxIsQRDlZq0paOW9mSWJ4xU0zJ1rAwqVQtuGeRTtJikt&#10;axG9kckoTadJq21prObgHN7edko6j/hCAPePQjjwRBYUY/Pxa+N3Hb7J/JrNNpaZquZ9GOwfomhY&#10;rfDRAeqWeUa2tn4D1dTcaqeFP+e6SbQQNYeYA2aTpX9ks6qYgZgLkuPMQJP7f7D8YfdkSV0WdDyd&#10;Xo3zfDqmRLEGS7UyALwin7brtYQZedwxSbLIWGvcDB1X5skif0FyeAzp74Vtwh8TI/vI8uvAMuw9&#10;4XiZTS/SdILF4KjLLvNxnk5CHZKju7HOfwHdkHAoaAvlBj5LWRsHSyal3vpINtvdOx9ZL/uYWfkj&#10;o0Q0EosY4j2b5FeTvK/yidHo1GiMaWd9BD0kxnKIIeArfVdLGWI8JhtP/lVCMJDqGwikEdMbxdBi&#10;A8NSWoJhFJRxDspnnapiJXTX2SRNI6P43uARmYiAAVngwwN2DxCG4y12R2FvH1wh9v/gnP4tsM55&#10;8Igva+UH56ZW2r4HIDGr/uXO/kBSR01gye/X+9hi02AZbta6fMW2s7qbR2f4XY2VvmfOPzGLtcPu&#10;wKXiH/EjpG4LqvsTJZW2v967D/Y4F6ilpMWBLqj7uWUWKJFfFU7MVZbnYQNEIZ9cjFCwp5r1qUZt&#10;m6XGwmE3YXTxGOy9PByF1c0L7p5FeBVVTHF8u6Dc24Ow9N2iwe3FYbGIZjj1hvl7tTI8gAeeQ6M9&#10;71+YNX27e5yUB30YfjaLPdlxfLQNnkovtl6L2gflkddewI0RW6nfbmElncrR6riD578BAAD//wMA&#10;UEsDBBQABgAIAAAAIQCnwEcU4wAAAAwBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxD&#10;ZCQuiCWtKNlK0wkBuyEQAyGOWeO1ZY1TmnTr3p7sBEfbn35/f7GcbMf2OPjWkYJkJoAhVc60VCv4&#10;eF9dz4H5oMnozhEqOKKHZXl+VujcuAO94X4dahZDyOdaQRNCn3Puqwat9jPXI8Xb1g1WhzgONTeD&#10;PsRw2/FUiFtudUvxQ6N7fGiw2q1Hq6B/Pb587bbj0yK1j9nz90/yubpKlLq8mO7vgAWcwh8MJ/2o&#10;DmV02riRjGedApnJLKIK0oW8AXYiRCriaqMgm0sJvCz4/xLlLwAAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQDmfAd7xQIAAMsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQCnwEcU4wAAAAwBAAAPAAAAAAAAAAAAAAAAAB8FAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAALwYAAAAA&#10;" adj="-1070,18023" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="3DAB6B52" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
@@ -13295,51 +13380,51 @@
                               <w:t>Temata apguves norises izklāsts, lai precīzāk izprastu, ko un cik lielā mērā (“dziļumā)” skolēni apgūst temata laikā</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E8AB100" id="_x0000_s1033" type="#_x0000_t63" style="position:absolute;margin-left:381.5pt;margin-top:13.5pt;width:131.5pt;height:113.5pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDr8H2LngIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4b21nSbtFdaooXadJ&#10;VVutnfpMMMSegGNAYme/fgd2nGit9jDtxea4u4/vPo67uu60IjvhfAOmpMV5TokwHKrGbEr6/fn2&#10;7CMlPjBTMQVGlHQvPL1evH931dq5mEANqhKOIIjx89aWtA7BzrPM81po5s/BCoNOCU6zgKbbZJVj&#10;LaJrlU3y/CJrwVXWARfe4+5N76SLhC+l4OFBSi8CUSVFbiF9Xfqu4zdbXLH5xjFbN3ygwf6BhWaN&#10;wUNHqBsWGNm65hWUbrgDDzKcc9AZSNlwkWrAaor8j2qeamZFqgXF8XaUyf8/WH6/e7KPDmVorZ97&#10;XMYqOul0/CM/0iWx9qNYoguE42ZxcZnnM9SUo6+YTospGoiTHdOt8+GLAE3ioqStqDbis1KN9WLF&#10;lIJtSJqx3Z0PSbyKGKaxS1j1o6BEaoV3sWOKnM2KD9PL4bJOgianQVNkMxkYDJDI5cAh4hu4bZSK&#10;HI/FplXYKxEDlPkmJGkqLG+SqKU+FCvlCNJAXpwLE4reVbNK9NvFLM8PtY8ZSYkEGJElHjxiDwCx&#10;x19j9xIO8TFVpDYek/O/EeuTx4x0MpgwJuvGgHsLQGFVw8l9/EGkXpqoUujWHWpT0nQRcWcN1f7R&#10;EQf9s/KW3zZ403fMh0fm8O6wO3A2hAf8SAVtSWFYUVKD+/XWfozH9kYvJS2+y5L6n1vmBCXqq8HG&#10;/4StFh9yMqazywka7tSzPvWYrV4BXhx2E7JLyxgf1GEpHegXHCHLeCq6mOF4dkl5cAdjFfp5gUOI&#10;i+UyheHjtSzcmSfLI3jUOTbac/fCnB3aPeBLuYfDG2bz1JO9xsfYmGlguQ0gmxCdR10HAx9+aqVh&#10;SMXJcmqnqOMoXfwGAAD//wMAUEsDBBQABgAIAAAAIQDdVYtw4QAAAAsBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/NTsMwEITvSLyDtUjcqE3aphDiVBVSD0hIlLQHuDmxcSLidWS7bXh7tic47d9o9pty&#10;PbmBnUyIvUcJ9zMBzGDrdY9WwmG/vXsAFpNCrQaPRsKPibCurq9KVWh/xndzqpNlZIKxUBK6lMaC&#10;89h2xqk486NBun354FSiMViugzqTuRt4JkTOneqRPnRqNM+dab/ro5PwmuLj52ZrP+r5cuHs/iXs&#10;Dm+NlLc30+YJWDJT+hPDBZ/QoSKmxh9RRzZIWOVzypIkZCuqF4HIcuoa2iwXAnhV8v8Zql8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA6/B9i54CAACSBQAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA3VWLcOEAAAALAQAADwAAAAAAAAAAAAAAAAD4&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAAYGAAAAAA==&#10;" adj="-291,19548" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
+              <v:shape w14:anchorId="0E8AB100" id="_x0000_s1033" type="#_x0000_t63" style="position:absolute;margin-left:381.5pt;margin-top:13.5pt;width:131.5pt;height:113.5pt;z-index:251658249;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvNJK6wAIAAMsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6t7ZTp1mDOkWWrsOA&#10;oi2WDj0rMhV7kCVNUuKkXz9KdpxgLXYYdrFFkXwkn0he3+waSbZgXa1VQbPzlBJQXJe1Whf0x/Pd&#10;2SdKnGeqZFIrKOgeHL2Zffxw3ZopjHSlZQmWIIhy09YUtPLeTJPE8Qoa5s61AYVKoW3DPIp2nZSW&#10;tYjeyGSUppdJq21prObgHN7edko6i/hCAPePQjjwRBYUc/Pxa+N3Fb7J7JpN15aZquZ9GuwfsmhY&#10;rTDoAHXLPCMbW7+BamputdPCn3PdJFqImkOsAavJ0j+qWVbMQKwFyXFmoMn9P1j+sH2ypC4Lml9M&#10;rvLLNEeWFGvwqZYGgFfk82a1kjAlj1smSRYZa42bouPSPFnkL0gOj6H8nbBN+GNhZBdZ3g8sw84T&#10;jpfZ5SRNxxiGoy7L8yxHAXGSo7uxzn8F3ZBwKGgL5Rq+SFkbBwsmpd74SDbb3jsfWS/7nFn5M6NE&#10;NBIfMeR7Ns4u8kn/yidGo1OjHLMZ9Rn0kJjLIYeAr/RdLWXI8VhsPPm9hGAg1XcQSCOWN4qpxQaG&#10;hbQE0ygo4xyUzzpVxUrorrNxmh5qHzwiExEwIAsMPGD3AGE43mJ3FPb2wRVi/w/O6d8S65wHjxhZ&#10;Kz84N7XS9j0AiVX1kTv7A0kdNYElv1vtYovFhwg3K13use2s7ubRGX5X40vfM+efmMW3w+7ApeIf&#10;8SOkbguq+xMllbav790He5wL1FLS4kAX1P3aMAuUyG8KJ+YKWy1sgCjk48kIBXuqWZ1q1KZZaHw4&#10;7CbMLh6DvZeHo7C6ecHdMw9RUcUUx9gF5d4ehIXvFg1uLw7zeTTDqTfM36ul4QE88Bwa7Xn3wqzp&#10;293jpDzow/CzaezJjuOjbfBUer7xWtQ+KI+89gJujNhK/XYLK+lUjlbHHTz7DQAA//8DAFBLAwQU&#10;AAYACAAAACEA3VWLcOEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VI3KhN&#10;2qYQ4lQVUg9ISJS0B7g5sXEi4nVku214e7YnOO3faPabcj25gZ1MiL1HCfczAcxg63WPVsJhv717&#10;ABaTQq0Gj0bCj4mwrq6vSlVof8Z3c6qTZWSCsVASupTGgvPYdsapOPOjQbp9+eBUojFYroM6k7kb&#10;eCZEzp3qkT50ajTPnWm/66OT8Jri4+dmaz/q+XLh7P4l7A5vjZS3N9PmCVgyU/oTwwWf0KEipsYf&#10;UUc2SFjlc8qSJGQrqheByHLqGtosFwJ4VfL/GapfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAK80krrAAgAAywUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhAN1Vi3DhAAAACwEAAA8AAAAAAAAAAAAAAAAAGgUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAAoBgAAAAA=&#10;" adj="-291,19548" filled="f" strokecolor="#030e13 [484]" strokeweight="1pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="29802DA1" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00B55F52" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
                             <w14:round/>
                           </w14:textOutline>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B55F52">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                           <w14:textOutline w14:w="9525" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
                             <w14:noFill/>
                             <w14:prstDash w14:val="solid"/>
@@ -13356,51 +13441,51 @@
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00325331">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3158A90D" wp14:editId="315A2E6A">
             <wp:extent cx="4810441" cy="2457450"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="132338658" name="Picture 1" descr="A close-up of a text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="132338658" name="Picture 1" descr="A close-up of a text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38"/>
+                    <a:blip r:embed="rId34"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4820290" cy="2462481"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C294CA8" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
@@ -13460,102 +13545,102 @@
                               <w:t>!</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="6BB3786A" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:45pt;margin-top:85.6pt;width:32pt;height:61pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDft6COGgIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JdxU4Fy4GbwEWB&#10;IAngFDnTFGkRoLgsSVtyv75Lyi+kPRW9ULvc1T5mhvO7vtVkL5xXYCo6HuWUCMOhVmZb0R+vq0+3&#10;lPjATM00GFHRg/D0bvHxw7yzpZhAA7oWjmAR48vOVrQJwZZZ5nkjWuZHYIXBoATXsoCu22a1Yx1W&#10;b3U2yfNp1oGrrQMuvMfbhyFIF6m+lIKHZym9CERXFGcL6XTp3MQzW8xZuXXMNoofx2D/MEXLlMGm&#10;51IPLDCyc+qPUq3iDjzIMOLQZiCl4iLtgNuM83fbrBtmRdoFwfH2DJP/f2X5035tXxwJ/VfokcAI&#10;SGd96fEy7tNL18YvTkowjhAezrCJPhCOl0U+LXKMcAzNZsUMbaySXX62zodvAloSjYo6ZCWBxfaP&#10;Pgypp5TYy8BKaZ2Y0YZ0FZ1+vsnTD+cIFtcGe1xGjVboNz1RdUVvT2tsoD7gdg4G4r3lK4UzPDIf&#10;XphDpnFsVG94xkNqwF5wtChpwP36233MRwIwSkmHyqmo/7ljTlCivxuk5su4KKLUklPczCbouOvI&#10;5jpidu09oDjH+E4sT2bMD/pkSgftG4p8GbtiiBmOvSsaTuZ9GPSMj4SL5TIlobgsC49mbXksHVGN&#10;CL/2b8zZIw0B+XuCk8ZY+Y6NIXfgY7kLIFWiKuI8oHqEH4WZyD4+oqj8az9lXZ764jcAAAD//wMA&#10;UEsDBBQABgAIAAAAIQCWUMbb4QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyD&#10;tUjcqFNDoQ1xqipShYTooaUXbk68TSLidYjdNvD1bE9w3NnRzJtsObpOnHAIrScN00kCAqnytqVa&#10;w/59fTcHEaIhazpPqOEbAyzz66vMpNafaYunXawFh1BIjYYmxj6VMlQNOhMmvkfi38EPzkQ+h1ra&#10;wZw53HVSJcmjdKYlbmhMj0WD1efu6DS8FuuN2ZbKzX+64uXtsOq/9h8zrW9vxtUziIhj/DPDBZ/R&#10;IWem0h/JBtFpWCQ8JbL+NFUgLobZAyulBrW4VyDzTP6fkP8CAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEA37egjhoCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAllDG2+EAAAAKAQAADwAAAAAAAAAAAAAAAAB0BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="6BB3786A" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;margin-left:45pt;margin-top:85.6pt;width:32pt;height:61pt;z-index:251658252;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4FcY0NgIAAGAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE2P2jAQvVfqf7B8L0kgfGxEWNFdUVVa&#10;7a4E1Z6N45BIsce1DQn99R07hEXbnqpezHhmMh/vPbO872RDTsLYGlROk1FMiVAcilodcvpjt/my&#10;oMQ6pgrWgBI5PQtL71efPy1bnYkxVNAUwhAsomzW6pxWzuksiiyvhGR2BFooDJZgJHN4NYeoMKzF&#10;6rKJxnE8i1owhTbAhbXofeyDdBXql6Xg7qUsrXCkySnO5sJpwrn3Z7RasuxgmK5qfhmD/cMUktUK&#10;m15LPTLHyNHUf5SSNTdgoXQjDjKCsqy5CDvgNkn8YZttxbQIuyA4Vl9hsv+vLH8+vRpSFzldjJPp&#10;YrKYTChRTCJVO9E58hU6kiw8TK22GWZvNea7Dv1I9+C36PTbd6WR/hf3IhhHwM9XkH01js40nqUx&#10;RjiG5vN0jjZWj94/1sa6bwIk8UZODXIYoGWnJ+v61CHF91KwqZsm8Ngo0uZ0NpnG4YNrBIs3Cnv4&#10;FfpRveW6fddvPqyxh+KM2xnoZWI139Q4wxOz7pUZ1AWOjVp3L3iUDWAvuFiUVGB+/c3v85EujFLS&#10;os5yan8emRGUNN8VEnmXpKkXZrik0/kYL+Y2sr+NqKN8AJRygq9K82D6fNcMZmlAvuGTWPuuGGKK&#10;Y++cusF8cL368UlxsV6HJJSiZu5JbTX3pT2qHuFd98aMvtDgkL9nGBTJsg9s9Lk9H+ujg7IOVHmc&#10;e1Qv8KOMA9mXJ+ffye09ZL3/Max+AwAA//8DAFBLAwQUAAYACAAAACEAllDG2+EAAAAKAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTQ6ENcaoqUoWE6KGlF25OvE0i4nWI3Tbw&#10;9WxPcNzZ0cybbDm6TpxwCK0nDdNJAgKp8ralWsP+fX03BxGiIWs6T6jhGwMs8+urzKTWn2mLp12s&#10;BYdQSI2GJsY+lTJUDToTJr5H4t/BD85EPoda2sGcOdx1UiXJo3SmJW5oTI9Fg9Xn7ug0vBbrjdmW&#10;ys1/uuLl7bDqv/YfM61vb8bVM4iIY/wzwwWf0SFnptIfyQbRaVgkPCWy/jRVIC6G2QMrpQa1uFcg&#10;80z+n5D/AgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHgVxjQ2AgAAYAQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJZQxtvhAAAACgEAAA8AAAAA&#10;AAAAAAAAAAAAkAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="356332CF" w14:textId="77777777" w:rsidR="003413BE" w:rsidRPr="00AE68CA" w:rsidRDefault="003413BE" w:rsidP="003B23E4">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00AE68CA">
                         <w:rPr>
                           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                           <w:color w:val="0B769F" w:themeColor="accent4" w:themeShade="BF"/>
                           <w:sz w:val="96"/>
                           <w:szCs w:val="96"/>
                         </w:rPr>
                         <w:t>!</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007B5D81">
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D38AF8" wp14:editId="18873FA3">
             <wp:extent cx="4762500" cy="1067948"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2109354732" name="Picture 1" descr="A close-up of a text&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2109354732" name="Picture 1" descr="A close-up of a text&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39"/>
+                    <a:blip r:embed="rId35"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4790715" cy="1074275"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="776E8DD0" w14:textId="77777777" w:rsidR="003B23E4" w:rsidRPr="00AE68CA" w:rsidRDefault="003B23E4" w:rsidP="003B23E4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -13608,754 +13693,393 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00746250">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t>punktā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A7B90D" w14:textId="77777777" w:rsidR="00D33048" w:rsidRDefault="00D33048" w:rsidP="002F28C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D33048" w:rsidSect="00B55F52">
-      <w:headerReference w:type="default" r:id="rId40"/>
+    <w:sectPr w:rsidR="00D33048" w:rsidSect="00647987">
+      <w:headerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56C79C15" w14:textId="77777777" w:rsidR="005448A6" w:rsidRDefault="005448A6" w:rsidP="000050A2">
+    <w:p w14:paraId="6141C232" w14:textId="77777777" w:rsidR="00330D5D" w:rsidRDefault="00330D5D" w:rsidP="000050A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37292FAF" w14:textId="77777777" w:rsidR="005448A6" w:rsidRDefault="005448A6" w:rsidP="000050A2">
+    <w:p w14:paraId="1E50970B" w14:textId="77777777" w:rsidR="00330D5D" w:rsidRDefault="00330D5D" w:rsidP="000050A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0E9691C2" w14:textId="77777777" w:rsidR="005448A6" w:rsidRDefault="005448A6">
+    <w:p w14:paraId="0B3ABEDC" w14:textId="77777777" w:rsidR="00330D5D" w:rsidRDefault="00330D5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="BA"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5F70A8E6" w14:textId="712718A2" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="0004583C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="12E71E26" w14:textId="36776C04" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="0060787C">
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:pStyle w:val="Kjene"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="lv-LV"/>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0C08681C">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="156082" w:themeColor="accent1"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00C1439D">
+      <w:rPr>
         <w:caps/>
         <w:noProof/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
-      <w:fldChar w:fldCharType="begin"/>
-[...299 lines deleted...]
-      </w:rPr>
       <w:t>1</w:t>
-    </w:r>
-[...6 lines deleted...]
-      <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:caps/>
         <w:color w:val="156082" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="477C44D6" w14:textId="0630DD48" w:rsidR="003413BE" w:rsidRPr="00875E20" w:rsidRDefault="003413BE" w:rsidP="0060787C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="210"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
-    <w:bookmarkStart w:id="9" w:name="_Hlk175915505"/>
+    <w:bookmarkStart w:id="12" w:name="_Hlk175915505"/>
     <w:r w:rsidRPr="00875E20">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
       <w:t>Valsts izglītības attīstības aģentūras īstenotais projekts Nr. 4.2.2.1/1/25/I/001</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0569A5F4" w14:textId="6BBE5848" w:rsidR="003413BE" w:rsidRPr="00875E20" w:rsidRDefault="003413BE" w:rsidP="0060787C">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:ind w:left="210"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00875E20">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:eastAsia="lv-LV"/>
       </w:rPr>
       <w:t>"STEM un pilsoniskās līdzdalības norises plašākai izglītības pieredzei un karjeras izvēlei”, ko finansē Eiropas Sociālais fonds Plus un Latvijas valsts</w:t>
     </w:r>
     <w:r w:rsidRPr="00875E20">
       <w:rPr>
-        <w:rStyle w:val="Emphasis"/>
+        <w:rStyle w:val="Izclums"/>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41040D35" w14:textId="77777777" w:rsidR="005448A6" w:rsidRDefault="005448A6" w:rsidP="000050A2">
+    <w:p w14:paraId="5A694E9F" w14:textId="77777777" w:rsidR="00330D5D" w:rsidRDefault="00330D5D" w:rsidP="000050A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45817324" w14:textId="77777777" w:rsidR="005448A6" w:rsidRDefault="005448A6" w:rsidP="000050A2">
+    <w:p w14:paraId="58040A1F" w14:textId="77777777" w:rsidR="00330D5D" w:rsidRDefault="00330D5D" w:rsidP="000050A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1580D1B6" w14:textId="77777777" w:rsidR="005448A6" w:rsidRDefault="005448A6">
+    <w:p w14:paraId="196E6A9B" w14:textId="77777777" w:rsidR="00330D5D" w:rsidRDefault="00330D5D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...50 lines deleted...]
-  <w:p w14:paraId="61D619F4" w14:textId="77777777" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="0004583C">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:p w14:paraId="3040D05D" w14:textId="7981581E" w:rsidR="003413BE" w:rsidRPr="001017F3" w:rsidRDefault="003413BE" w:rsidP="001017F3">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...22 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
     <w:tr w:rsidR="003413BE" w14:paraId="266219A8" w14:textId="77777777" w:rsidTr="01284D06">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5605BD4A" w14:textId="0BF918F5" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="01284D06">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Galvene"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="199643E2" w14:textId="11305C18" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="01284D06">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Galvene"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4EAE42FB" w14:textId="193B1C90" w:rsidR="003413BE" w:rsidRDefault="003413BE" w:rsidP="01284D06">
           <w:pPr>
-            <w:pStyle w:val="Header"/>
+            <w:pStyle w:val="Galvene"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="62F717DB" w14:textId="78D805E5" w:rsidR="003413BE" w:rsidRDefault="003413BE">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00CD750B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F27C142E"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -14837,50 +14561,199 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F5A2BF0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="88244E9E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15BC03B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30F8F226"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -14949,51 +14822,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170F5F3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2266200C"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15062,51 +14935,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18506240"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EDCC5D18"/>
+    <w:lvl w:ilvl="0" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="895" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1615" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2335" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3055" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3775" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4495" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5215" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5935" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6655" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BF6561F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5600F44"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15175,51 +15161,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E73465D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CDC37DA"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15288,51 +15274,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="25EC126B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B980DA2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -15401,51 +15387,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29B36206"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A5E02798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -15550,51 +15536,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B4E7840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F93C350E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -15663,51 +15649,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D8A4384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B902FAC0"/>
     <w:lvl w:ilvl="0" w:tplc="657A6ECA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -15777,51 +15763,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2DFA1790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5246DCB8"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15890,51 +15876,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F5A484D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EB0CBC64"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -16003,51 +15989,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="325F1A8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C509A98"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="851" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16116,51 +16102,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A5624D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CFDE2A2A"/>
+    <w:lvl w:ilvl="0" w:tplc="04260001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35D44572"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E0A00856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16265,51 +16364,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="36FE3FEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14A8B5DE"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="1DD853F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16378,51 +16477,51 @@
     <w:lvl w:ilvl="7" w:tplc="D2C09134">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="1EC01994">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="393B49D7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA4A843C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -16527,51 +16626,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C902E05"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81DA07CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -16640,51 +16739,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CDD36F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B942BDA"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16753,51 +16852,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D6B68E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D2AC8BB6"/>
     <w:lvl w:ilvl="0" w:tplc="31EA460A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -16843,51 +16942,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04260019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0426001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="434333CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4576347E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16956,51 +17055,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45D6721E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7F6E1F38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17105,51 +17204,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="49476909"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0A34F1D0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17218,51 +17317,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4AF86393"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B4F0F416"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17331,51 +17430,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EBE06CE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7774FB7C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="540" w:hanging="540"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="500E7B1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FE6C72E"/>
     <w:lvl w:ilvl="0" w:tplc="709C9DBC">
       <w:start w:val="17"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17445,51 +17657,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52891F4D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="30741720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17594,51 +17806,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="532F6E90"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="9900FEA6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5BE931D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="806E8044"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17707,51 +18068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5CA032CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F88B5C8"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17820,51 +18181,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D247A77"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="04E2BA7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="9"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -17933,51 +18294,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6241349D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="249E353E"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18046,51 +18407,164 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63027D10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="40D2293C"/>
+    <w:lvl w:ilvl="0" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65E83656"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="129E92A8"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18159,51 +18633,164 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B2A013E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF0EF598"/>
+    <w:lvl w:ilvl="0" w:tplc="04260003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04260001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C501879"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2AE2684C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18273,51 +18860,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70455CE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D7103E50"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18386,51 +18973,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="70AF3486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D7ACC10"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18499,51 +19086,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="716A4109"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="738E8DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -18620,51 +19207,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73D45E11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="143486FC"/>
     <w:lvl w:ilvl="0" w:tplc="04260003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18733,51 +19320,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74966D03"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="81DA07CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -18846,51 +19433,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74AD6510"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="77CADAEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -18959,51 +19546,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="779A2254"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="45B0F576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -19104,51 +19691,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="78C45520"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C67655CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -19193,51 +19780,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C3420AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE6478E8"/>
     <w:lvl w:ilvl="0" w:tplc="04260001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -19306,51 +19893,51 @@
     <w:lvl w:ilvl="7" w:tplc="04260003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04260005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F495614"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="E6D40C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19427,1262 +20014,1373 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="290867575">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1311207949">
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="2000231502">
-[...68 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1264806778">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1788040525">
-[...14 lines deleted...]
-  <w:num w:numId="32" w16cid:durableId="1588923146">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="391584278">
-[...30 lines deleted...]
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="5BA7AAA8"/>
     <w:rsid w:val="00000FCA"/>
     <w:rsid w:val="00003659"/>
     <w:rsid w:val="00004CA9"/>
     <w:rsid w:val="000050A2"/>
     <w:rsid w:val="00005B4B"/>
     <w:rsid w:val="0001077F"/>
     <w:rsid w:val="000110FD"/>
+    <w:rsid w:val="00023530"/>
     <w:rsid w:val="00024056"/>
     <w:rsid w:val="00027CAA"/>
     <w:rsid w:val="00035D7E"/>
     <w:rsid w:val="00037783"/>
     <w:rsid w:val="000377A2"/>
     <w:rsid w:val="00040732"/>
     <w:rsid w:val="00042100"/>
     <w:rsid w:val="000434F5"/>
     <w:rsid w:val="00043F64"/>
     <w:rsid w:val="000451F7"/>
     <w:rsid w:val="0004583C"/>
     <w:rsid w:val="00045DD2"/>
     <w:rsid w:val="00053D29"/>
+    <w:rsid w:val="00056DBB"/>
     <w:rsid w:val="00061A21"/>
     <w:rsid w:val="00062316"/>
     <w:rsid w:val="000626FF"/>
     <w:rsid w:val="000647FF"/>
     <w:rsid w:val="00066231"/>
     <w:rsid w:val="00070D22"/>
     <w:rsid w:val="00070EC7"/>
     <w:rsid w:val="00070ED4"/>
     <w:rsid w:val="000717C8"/>
     <w:rsid w:val="00072B14"/>
     <w:rsid w:val="00080487"/>
     <w:rsid w:val="00080803"/>
     <w:rsid w:val="0008295D"/>
     <w:rsid w:val="00082F0F"/>
     <w:rsid w:val="0009271B"/>
     <w:rsid w:val="00095342"/>
     <w:rsid w:val="00097787"/>
+    <w:rsid w:val="000A14DE"/>
     <w:rsid w:val="000A20A4"/>
+    <w:rsid w:val="000A24A5"/>
     <w:rsid w:val="000A46F0"/>
     <w:rsid w:val="000A5236"/>
     <w:rsid w:val="000A594D"/>
     <w:rsid w:val="000A7C40"/>
+    <w:rsid w:val="000B07E0"/>
     <w:rsid w:val="000B34F9"/>
     <w:rsid w:val="000C2325"/>
     <w:rsid w:val="000C5125"/>
+    <w:rsid w:val="000C7A3D"/>
     <w:rsid w:val="000D35C3"/>
     <w:rsid w:val="000D79D7"/>
     <w:rsid w:val="000E43CF"/>
     <w:rsid w:val="000E5E82"/>
     <w:rsid w:val="000E64E3"/>
     <w:rsid w:val="000E672C"/>
     <w:rsid w:val="000E7B82"/>
     <w:rsid w:val="000F05CE"/>
     <w:rsid w:val="000F116A"/>
     <w:rsid w:val="000F33A6"/>
+    <w:rsid w:val="000F5525"/>
     <w:rsid w:val="000F5C65"/>
     <w:rsid w:val="000F7F5A"/>
     <w:rsid w:val="001017F3"/>
     <w:rsid w:val="00101C0D"/>
     <w:rsid w:val="00106DF0"/>
     <w:rsid w:val="00107A0F"/>
     <w:rsid w:val="0011061D"/>
     <w:rsid w:val="001118DD"/>
     <w:rsid w:val="00121241"/>
     <w:rsid w:val="00121412"/>
     <w:rsid w:val="00123454"/>
     <w:rsid w:val="00125636"/>
     <w:rsid w:val="00127CB6"/>
     <w:rsid w:val="0013034A"/>
     <w:rsid w:val="00130AE3"/>
     <w:rsid w:val="00131076"/>
     <w:rsid w:val="0013109E"/>
     <w:rsid w:val="00132B26"/>
     <w:rsid w:val="00133342"/>
     <w:rsid w:val="001344B7"/>
     <w:rsid w:val="00134880"/>
+    <w:rsid w:val="00136BDD"/>
     <w:rsid w:val="00144CA6"/>
     <w:rsid w:val="00145484"/>
     <w:rsid w:val="00145C53"/>
     <w:rsid w:val="00145D7A"/>
+    <w:rsid w:val="00146F71"/>
     <w:rsid w:val="00152674"/>
     <w:rsid w:val="00152D17"/>
+    <w:rsid w:val="001537DD"/>
     <w:rsid w:val="00154E08"/>
     <w:rsid w:val="00156446"/>
     <w:rsid w:val="0015FE97"/>
     <w:rsid w:val="001623DF"/>
+    <w:rsid w:val="00162AA9"/>
     <w:rsid w:val="00163D09"/>
     <w:rsid w:val="00164B58"/>
     <w:rsid w:val="00166591"/>
+    <w:rsid w:val="00166694"/>
     <w:rsid w:val="00170D5D"/>
     <w:rsid w:val="00170E03"/>
     <w:rsid w:val="0017247F"/>
     <w:rsid w:val="0017AA78"/>
     <w:rsid w:val="00184976"/>
     <w:rsid w:val="001849DE"/>
     <w:rsid w:val="00184F4D"/>
     <w:rsid w:val="001858F1"/>
     <w:rsid w:val="00185FD1"/>
     <w:rsid w:val="00187EA6"/>
     <w:rsid w:val="001924C8"/>
     <w:rsid w:val="0019394B"/>
     <w:rsid w:val="001A1090"/>
     <w:rsid w:val="001A2784"/>
     <w:rsid w:val="001A27F0"/>
     <w:rsid w:val="001A401E"/>
     <w:rsid w:val="001A4177"/>
     <w:rsid w:val="001A5565"/>
     <w:rsid w:val="001A6310"/>
     <w:rsid w:val="001A77F7"/>
+    <w:rsid w:val="001B0CB0"/>
     <w:rsid w:val="001B5DCC"/>
     <w:rsid w:val="001C0FDA"/>
     <w:rsid w:val="001C433D"/>
     <w:rsid w:val="001C4E99"/>
+    <w:rsid w:val="001D10D3"/>
     <w:rsid w:val="001D2024"/>
     <w:rsid w:val="001D2393"/>
     <w:rsid w:val="001E23BD"/>
     <w:rsid w:val="001E299F"/>
     <w:rsid w:val="001E3F2C"/>
     <w:rsid w:val="001E55D2"/>
     <w:rsid w:val="001F102F"/>
     <w:rsid w:val="001F3B65"/>
     <w:rsid w:val="001F5DA1"/>
     <w:rsid w:val="001F61F7"/>
     <w:rsid w:val="001F6AC5"/>
     <w:rsid w:val="001F7658"/>
     <w:rsid w:val="0020164B"/>
+    <w:rsid w:val="00206B85"/>
     <w:rsid w:val="002112E1"/>
     <w:rsid w:val="00211C28"/>
     <w:rsid w:val="00212BE4"/>
     <w:rsid w:val="002131D1"/>
     <w:rsid w:val="00214254"/>
     <w:rsid w:val="002155F5"/>
     <w:rsid w:val="00216E4A"/>
     <w:rsid w:val="002205A1"/>
     <w:rsid w:val="0022184E"/>
     <w:rsid w:val="00221E69"/>
     <w:rsid w:val="002235F5"/>
     <w:rsid w:val="0022662F"/>
     <w:rsid w:val="00231AD4"/>
     <w:rsid w:val="002323C9"/>
     <w:rsid w:val="00234C74"/>
     <w:rsid w:val="00240A0C"/>
     <w:rsid w:val="00244838"/>
     <w:rsid w:val="00245266"/>
     <w:rsid w:val="002461BB"/>
     <w:rsid w:val="00246DCD"/>
     <w:rsid w:val="00250899"/>
     <w:rsid w:val="0025286B"/>
     <w:rsid w:val="00254A5B"/>
     <w:rsid w:val="0025626E"/>
     <w:rsid w:val="002562A9"/>
     <w:rsid w:val="00257763"/>
     <w:rsid w:val="00257A50"/>
+    <w:rsid w:val="002611D1"/>
     <w:rsid w:val="002616F8"/>
     <w:rsid w:val="00261931"/>
     <w:rsid w:val="00262711"/>
     <w:rsid w:val="002631EC"/>
     <w:rsid w:val="00263ABA"/>
     <w:rsid w:val="00264844"/>
     <w:rsid w:val="00273158"/>
     <w:rsid w:val="00275242"/>
     <w:rsid w:val="00280023"/>
     <w:rsid w:val="00281382"/>
     <w:rsid w:val="00282F97"/>
     <w:rsid w:val="00290D2A"/>
     <w:rsid w:val="0029373B"/>
     <w:rsid w:val="002938F5"/>
     <w:rsid w:val="002955BA"/>
     <w:rsid w:val="00296F0B"/>
     <w:rsid w:val="002978E9"/>
     <w:rsid w:val="002A1B42"/>
     <w:rsid w:val="002A4A95"/>
     <w:rsid w:val="002A6BBD"/>
     <w:rsid w:val="002B6B21"/>
+    <w:rsid w:val="002B78A2"/>
     <w:rsid w:val="002C597D"/>
     <w:rsid w:val="002D10B9"/>
     <w:rsid w:val="002D2DD0"/>
     <w:rsid w:val="002D4FC7"/>
     <w:rsid w:val="002D558F"/>
+    <w:rsid w:val="002D6583"/>
+    <w:rsid w:val="002D741F"/>
+    <w:rsid w:val="002E1EB1"/>
     <w:rsid w:val="002E6AC0"/>
+    <w:rsid w:val="002E6F95"/>
     <w:rsid w:val="002F28C9"/>
     <w:rsid w:val="002F7905"/>
     <w:rsid w:val="00305C72"/>
     <w:rsid w:val="00313345"/>
     <w:rsid w:val="00315486"/>
     <w:rsid w:val="00321570"/>
+    <w:rsid w:val="0032234B"/>
     <w:rsid w:val="00325331"/>
+    <w:rsid w:val="00326D48"/>
     <w:rsid w:val="00327087"/>
     <w:rsid w:val="003302F0"/>
+    <w:rsid w:val="00330D5D"/>
     <w:rsid w:val="00331317"/>
     <w:rsid w:val="00331870"/>
     <w:rsid w:val="00331E3B"/>
     <w:rsid w:val="00332C9C"/>
     <w:rsid w:val="003334D3"/>
     <w:rsid w:val="003413BE"/>
     <w:rsid w:val="003414DD"/>
     <w:rsid w:val="00341F80"/>
     <w:rsid w:val="00350A75"/>
     <w:rsid w:val="0035132B"/>
     <w:rsid w:val="00351F0A"/>
     <w:rsid w:val="00352BA9"/>
     <w:rsid w:val="00353F58"/>
     <w:rsid w:val="00362CAD"/>
     <w:rsid w:val="00364E67"/>
     <w:rsid w:val="003653D4"/>
     <w:rsid w:val="00365717"/>
     <w:rsid w:val="003670F8"/>
     <w:rsid w:val="00373338"/>
     <w:rsid w:val="0037453E"/>
     <w:rsid w:val="00375BDB"/>
     <w:rsid w:val="00375E07"/>
     <w:rsid w:val="00377A35"/>
     <w:rsid w:val="003803E2"/>
+    <w:rsid w:val="0038545C"/>
     <w:rsid w:val="00385657"/>
     <w:rsid w:val="0039150A"/>
     <w:rsid w:val="0039196F"/>
     <w:rsid w:val="003933E9"/>
     <w:rsid w:val="0039489A"/>
     <w:rsid w:val="0039518F"/>
     <w:rsid w:val="00395E1B"/>
     <w:rsid w:val="003A04BC"/>
     <w:rsid w:val="003A1B84"/>
     <w:rsid w:val="003A2687"/>
     <w:rsid w:val="003A6093"/>
     <w:rsid w:val="003A719A"/>
     <w:rsid w:val="003A7D8F"/>
     <w:rsid w:val="003B23E4"/>
     <w:rsid w:val="003B2623"/>
     <w:rsid w:val="003B3901"/>
     <w:rsid w:val="003B458F"/>
     <w:rsid w:val="003B747D"/>
     <w:rsid w:val="003C0209"/>
     <w:rsid w:val="003C2426"/>
     <w:rsid w:val="003C2429"/>
     <w:rsid w:val="003C35BE"/>
     <w:rsid w:val="003C36C5"/>
     <w:rsid w:val="003C702A"/>
     <w:rsid w:val="003D0D83"/>
     <w:rsid w:val="003D3A8C"/>
     <w:rsid w:val="003D4486"/>
+    <w:rsid w:val="003D7E78"/>
     <w:rsid w:val="003E3E9F"/>
     <w:rsid w:val="003E6C2C"/>
     <w:rsid w:val="003E794E"/>
     <w:rsid w:val="003E7FE5"/>
     <w:rsid w:val="003F50C4"/>
     <w:rsid w:val="003F717A"/>
     <w:rsid w:val="003F738D"/>
     <w:rsid w:val="003F78F8"/>
     <w:rsid w:val="00400E94"/>
+    <w:rsid w:val="004015F3"/>
     <w:rsid w:val="004032F2"/>
     <w:rsid w:val="00403583"/>
     <w:rsid w:val="00404C55"/>
     <w:rsid w:val="00405798"/>
     <w:rsid w:val="004062B3"/>
     <w:rsid w:val="0040663F"/>
     <w:rsid w:val="00407E22"/>
     <w:rsid w:val="00413E03"/>
     <w:rsid w:val="00415213"/>
     <w:rsid w:val="0041596E"/>
     <w:rsid w:val="0042114A"/>
     <w:rsid w:val="00422AAD"/>
     <w:rsid w:val="0042551E"/>
     <w:rsid w:val="00426186"/>
     <w:rsid w:val="00427430"/>
     <w:rsid w:val="00433976"/>
     <w:rsid w:val="00434B4B"/>
     <w:rsid w:val="004356C7"/>
     <w:rsid w:val="00436E42"/>
     <w:rsid w:val="00437C68"/>
     <w:rsid w:val="00437D33"/>
     <w:rsid w:val="00442A47"/>
     <w:rsid w:val="00444289"/>
     <w:rsid w:val="00444DB1"/>
     <w:rsid w:val="00445E2A"/>
     <w:rsid w:val="00446C6A"/>
     <w:rsid w:val="004548EF"/>
+    <w:rsid w:val="00454C3B"/>
     <w:rsid w:val="00457053"/>
+    <w:rsid w:val="00457ABC"/>
     <w:rsid w:val="00460A39"/>
     <w:rsid w:val="00471F79"/>
     <w:rsid w:val="00474847"/>
     <w:rsid w:val="00475EDE"/>
     <w:rsid w:val="004760D6"/>
     <w:rsid w:val="004766AA"/>
     <w:rsid w:val="00481E22"/>
     <w:rsid w:val="004827BB"/>
     <w:rsid w:val="00484863"/>
     <w:rsid w:val="00485EB7"/>
     <w:rsid w:val="00486572"/>
     <w:rsid w:val="00490225"/>
     <w:rsid w:val="004902F8"/>
     <w:rsid w:val="00491450"/>
     <w:rsid w:val="00493557"/>
     <w:rsid w:val="004971B4"/>
     <w:rsid w:val="004A035C"/>
     <w:rsid w:val="004A1280"/>
+    <w:rsid w:val="004A2043"/>
     <w:rsid w:val="004A25AF"/>
     <w:rsid w:val="004A44E2"/>
     <w:rsid w:val="004A598E"/>
     <w:rsid w:val="004B1BDF"/>
     <w:rsid w:val="004B2381"/>
     <w:rsid w:val="004B2637"/>
+    <w:rsid w:val="004B2D11"/>
     <w:rsid w:val="004B3B6A"/>
     <w:rsid w:val="004C2FE7"/>
     <w:rsid w:val="004C3D36"/>
     <w:rsid w:val="004C4504"/>
     <w:rsid w:val="004D03BB"/>
     <w:rsid w:val="004D5027"/>
     <w:rsid w:val="004D51C2"/>
     <w:rsid w:val="004D7762"/>
     <w:rsid w:val="004E1462"/>
     <w:rsid w:val="004E1A70"/>
     <w:rsid w:val="004E1B57"/>
     <w:rsid w:val="004E4417"/>
     <w:rsid w:val="004E662F"/>
     <w:rsid w:val="004E787A"/>
+    <w:rsid w:val="004E7EE5"/>
     <w:rsid w:val="004F1C56"/>
     <w:rsid w:val="004F5371"/>
     <w:rsid w:val="004F7720"/>
     <w:rsid w:val="0050159D"/>
     <w:rsid w:val="00502855"/>
     <w:rsid w:val="0050337C"/>
     <w:rsid w:val="0050426D"/>
     <w:rsid w:val="00512A01"/>
     <w:rsid w:val="005147A4"/>
     <w:rsid w:val="00520162"/>
     <w:rsid w:val="00520171"/>
     <w:rsid w:val="00520843"/>
     <w:rsid w:val="00521675"/>
     <w:rsid w:val="00527DC2"/>
     <w:rsid w:val="005302CE"/>
     <w:rsid w:val="00533C08"/>
     <w:rsid w:val="00534922"/>
     <w:rsid w:val="0053689F"/>
     <w:rsid w:val="00536C7F"/>
     <w:rsid w:val="0054056A"/>
     <w:rsid w:val="005406CC"/>
     <w:rsid w:val="00542327"/>
     <w:rsid w:val="00542E6D"/>
     <w:rsid w:val="0054302C"/>
-    <w:rsid w:val="005448A6"/>
+    <w:rsid w:val="00544F08"/>
     <w:rsid w:val="00545382"/>
     <w:rsid w:val="005476AA"/>
     <w:rsid w:val="0055221E"/>
     <w:rsid w:val="005541E5"/>
     <w:rsid w:val="00556205"/>
     <w:rsid w:val="0055781A"/>
     <w:rsid w:val="00557827"/>
     <w:rsid w:val="00561697"/>
     <w:rsid w:val="00561972"/>
     <w:rsid w:val="005623B1"/>
     <w:rsid w:val="00562570"/>
     <w:rsid w:val="00564AAD"/>
     <w:rsid w:val="00564BCA"/>
     <w:rsid w:val="00564F78"/>
     <w:rsid w:val="0056712E"/>
     <w:rsid w:val="00570C30"/>
+    <w:rsid w:val="00573DF5"/>
     <w:rsid w:val="00577C11"/>
     <w:rsid w:val="005822F4"/>
     <w:rsid w:val="005828DE"/>
     <w:rsid w:val="005829EC"/>
     <w:rsid w:val="00583421"/>
     <w:rsid w:val="00583FD2"/>
     <w:rsid w:val="005843BA"/>
     <w:rsid w:val="00584D8A"/>
     <w:rsid w:val="00585090"/>
     <w:rsid w:val="0058629B"/>
     <w:rsid w:val="00587D8B"/>
+    <w:rsid w:val="00590167"/>
     <w:rsid w:val="00592AF2"/>
     <w:rsid w:val="005949B8"/>
+    <w:rsid w:val="005953CF"/>
     <w:rsid w:val="005955DD"/>
     <w:rsid w:val="0059672A"/>
     <w:rsid w:val="005A09C8"/>
     <w:rsid w:val="005A25E3"/>
     <w:rsid w:val="005A31C1"/>
     <w:rsid w:val="005A383E"/>
     <w:rsid w:val="005A4AB8"/>
     <w:rsid w:val="005A7D8F"/>
+    <w:rsid w:val="005B014F"/>
     <w:rsid w:val="005B024E"/>
     <w:rsid w:val="005B39D7"/>
     <w:rsid w:val="005C12DF"/>
     <w:rsid w:val="005C32C4"/>
     <w:rsid w:val="005C4A57"/>
     <w:rsid w:val="005C791C"/>
+    <w:rsid w:val="005D152E"/>
+    <w:rsid w:val="005D4ED5"/>
     <w:rsid w:val="005D587A"/>
     <w:rsid w:val="005D63A3"/>
     <w:rsid w:val="005D71B4"/>
     <w:rsid w:val="005E1333"/>
     <w:rsid w:val="005E4106"/>
     <w:rsid w:val="005E44AB"/>
     <w:rsid w:val="005F0195"/>
     <w:rsid w:val="005F0BAC"/>
     <w:rsid w:val="005F3CBF"/>
+    <w:rsid w:val="005F4067"/>
     <w:rsid w:val="005F49F4"/>
     <w:rsid w:val="00600260"/>
     <w:rsid w:val="00605DE0"/>
     <w:rsid w:val="0060787C"/>
     <w:rsid w:val="00611E09"/>
     <w:rsid w:val="00614FA1"/>
     <w:rsid w:val="00617AE8"/>
+    <w:rsid w:val="00623A89"/>
     <w:rsid w:val="006249B8"/>
     <w:rsid w:val="00627C53"/>
     <w:rsid w:val="00631284"/>
     <w:rsid w:val="00635ED8"/>
     <w:rsid w:val="00640FD5"/>
     <w:rsid w:val="006447C4"/>
     <w:rsid w:val="00644B6A"/>
     <w:rsid w:val="00646563"/>
     <w:rsid w:val="00646B22"/>
+    <w:rsid w:val="00647987"/>
     <w:rsid w:val="00654591"/>
     <w:rsid w:val="00656F00"/>
     <w:rsid w:val="006571F7"/>
     <w:rsid w:val="00657384"/>
     <w:rsid w:val="0065754B"/>
     <w:rsid w:val="00660147"/>
     <w:rsid w:val="00662EA7"/>
     <w:rsid w:val="006639EC"/>
     <w:rsid w:val="00665195"/>
     <w:rsid w:val="00665414"/>
     <w:rsid w:val="00666D42"/>
     <w:rsid w:val="006700E9"/>
     <w:rsid w:val="006703A6"/>
     <w:rsid w:val="00671F8A"/>
     <w:rsid w:val="00672E96"/>
     <w:rsid w:val="006732CA"/>
     <w:rsid w:val="006737D7"/>
     <w:rsid w:val="006743E6"/>
     <w:rsid w:val="00681839"/>
     <w:rsid w:val="006827EE"/>
     <w:rsid w:val="00683566"/>
     <w:rsid w:val="00685EC5"/>
     <w:rsid w:val="00690C92"/>
     <w:rsid w:val="00692F82"/>
     <w:rsid w:val="00693154"/>
     <w:rsid w:val="006933AE"/>
     <w:rsid w:val="00693783"/>
     <w:rsid w:val="00694E6D"/>
     <w:rsid w:val="00696029"/>
     <w:rsid w:val="006A05E5"/>
     <w:rsid w:val="006B0EE9"/>
     <w:rsid w:val="006B1C3F"/>
     <w:rsid w:val="006B200C"/>
     <w:rsid w:val="006B41DE"/>
     <w:rsid w:val="006B781E"/>
     <w:rsid w:val="006C0036"/>
     <w:rsid w:val="006D1A2B"/>
     <w:rsid w:val="006D1A83"/>
     <w:rsid w:val="006D3EF1"/>
     <w:rsid w:val="006E032F"/>
     <w:rsid w:val="006E16A0"/>
     <w:rsid w:val="006E6ACA"/>
     <w:rsid w:val="006E6FE6"/>
     <w:rsid w:val="006E767D"/>
     <w:rsid w:val="006F0675"/>
     <w:rsid w:val="006F1E85"/>
     <w:rsid w:val="006F5CD5"/>
+    <w:rsid w:val="006F67C5"/>
     <w:rsid w:val="006F6A08"/>
     <w:rsid w:val="0070022B"/>
     <w:rsid w:val="007025E5"/>
     <w:rsid w:val="007045FB"/>
     <w:rsid w:val="007053A3"/>
     <w:rsid w:val="00713E75"/>
     <w:rsid w:val="00721722"/>
     <w:rsid w:val="007235C7"/>
     <w:rsid w:val="0072437C"/>
     <w:rsid w:val="007244F9"/>
     <w:rsid w:val="00724DA3"/>
     <w:rsid w:val="007258F5"/>
     <w:rsid w:val="0072796C"/>
     <w:rsid w:val="00727BD2"/>
     <w:rsid w:val="00733AC8"/>
     <w:rsid w:val="00734A4E"/>
     <w:rsid w:val="00735A28"/>
     <w:rsid w:val="00736A40"/>
     <w:rsid w:val="0073733A"/>
     <w:rsid w:val="00737730"/>
     <w:rsid w:val="00737C47"/>
     <w:rsid w:val="00740DB3"/>
+    <w:rsid w:val="007441F6"/>
     <w:rsid w:val="0074607A"/>
     <w:rsid w:val="00746250"/>
     <w:rsid w:val="00746B8A"/>
     <w:rsid w:val="007500EE"/>
     <w:rsid w:val="00750A00"/>
     <w:rsid w:val="0075281D"/>
     <w:rsid w:val="007531FE"/>
     <w:rsid w:val="0075481C"/>
     <w:rsid w:val="00757D29"/>
     <w:rsid w:val="00762074"/>
     <w:rsid w:val="0076304F"/>
+    <w:rsid w:val="00763C17"/>
     <w:rsid w:val="0076546F"/>
     <w:rsid w:val="0077039C"/>
     <w:rsid w:val="00770BB8"/>
     <w:rsid w:val="007727D5"/>
     <w:rsid w:val="00773DF4"/>
     <w:rsid w:val="00776E5E"/>
     <w:rsid w:val="00784979"/>
     <w:rsid w:val="00787C27"/>
     <w:rsid w:val="0079128F"/>
+    <w:rsid w:val="007926C6"/>
     <w:rsid w:val="00794FC1"/>
     <w:rsid w:val="0079553E"/>
     <w:rsid w:val="00796516"/>
     <w:rsid w:val="007A1EA9"/>
     <w:rsid w:val="007A289C"/>
     <w:rsid w:val="007A42CC"/>
     <w:rsid w:val="007A59A3"/>
     <w:rsid w:val="007A6655"/>
     <w:rsid w:val="007B5D81"/>
     <w:rsid w:val="007B6150"/>
     <w:rsid w:val="007C11EE"/>
     <w:rsid w:val="007C3291"/>
     <w:rsid w:val="007C3355"/>
     <w:rsid w:val="007C49A8"/>
     <w:rsid w:val="007C5A09"/>
     <w:rsid w:val="007C6CFE"/>
     <w:rsid w:val="007C7FE7"/>
+    <w:rsid w:val="007D09FE"/>
     <w:rsid w:val="007D0F61"/>
     <w:rsid w:val="007D1B17"/>
     <w:rsid w:val="007D2569"/>
     <w:rsid w:val="007D2F9E"/>
     <w:rsid w:val="007D37B1"/>
     <w:rsid w:val="007D3AF9"/>
     <w:rsid w:val="007D546D"/>
     <w:rsid w:val="007E0C35"/>
+    <w:rsid w:val="007E3D73"/>
     <w:rsid w:val="007E5300"/>
     <w:rsid w:val="007F192A"/>
     <w:rsid w:val="007F6904"/>
     <w:rsid w:val="008015A0"/>
     <w:rsid w:val="008019D7"/>
     <w:rsid w:val="00802F37"/>
     <w:rsid w:val="00806F0F"/>
     <w:rsid w:val="00810A89"/>
     <w:rsid w:val="0081281D"/>
     <w:rsid w:val="00813F20"/>
     <w:rsid w:val="008156EC"/>
     <w:rsid w:val="00815F39"/>
     <w:rsid w:val="0081631D"/>
     <w:rsid w:val="008173F6"/>
     <w:rsid w:val="00821B5E"/>
+    <w:rsid w:val="00821C15"/>
     <w:rsid w:val="00830486"/>
     <w:rsid w:val="00833D0A"/>
     <w:rsid w:val="008348A3"/>
     <w:rsid w:val="00835F7A"/>
     <w:rsid w:val="00840F86"/>
     <w:rsid w:val="00846840"/>
     <w:rsid w:val="008515EF"/>
     <w:rsid w:val="008520A0"/>
     <w:rsid w:val="00852AC7"/>
     <w:rsid w:val="0085594E"/>
     <w:rsid w:val="008608F4"/>
     <w:rsid w:val="00860EDC"/>
     <w:rsid w:val="008620CB"/>
     <w:rsid w:val="00864FDF"/>
     <w:rsid w:val="00871A41"/>
     <w:rsid w:val="00871D34"/>
     <w:rsid w:val="00871E34"/>
     <w:rsid w:val="008737DA"/>
+    <w:rsid w:val="00875BC1"/>
     <w:rsid w:val="00875E20"/>
     <w:rsid w:val="00877B8F"/>
+    <w:rsid w:val="008844D1"/>
     <w:rsid w:val="00886096"/>
     <w:rsid w:val="0088670D"/>
     <w:rsid w:val="00890911"/>
     <w:rsid w:val="008910A8"/>
     <w:rsid w:val="0089212A"/>
     <w:rsid w:val="0089414F"/>
+    <w:rsid w:val="008941B9"/>
     <w:rsid w:val="00897102"/>
     <w:rsid w:val="008A0F55"/>
     <w:rsid w:val="008A1440"/>
     <w:rsid w:val="008A1647"/>
     <w:rsid w:val="008A2AFA"/>
     <w:rsid w:val="008A4755"/>
     <w:rsid w:val="008B79A9"/>
     <w:rsid w:val="008C1012"/>
     <w:rsid w:val="008C2D03"/>
     <w:rsid w:val="008C5210"/>
     <w:rsid w:val="008C6EC1"/>
     <w:rsid w:val="008C6F26"/>
     <w:rsid w:val="008D1401"/>
     <w:rsid w:val="008D4A38"/>
     <w:rsid w:val="008D4BAD"/>
     <w:rsid w:val="008E2477"/>
     <w:rsid w:val="008E4619"/>
     <w:rsid w:val="008E596C"/>
     <w:rsid w:val="008E61B3"/>
     <w:rsid w:val="008E68C1"/>
     <w:rsid w:val="008E6B93"/>
     <w:rsid w:val="008E7A35"/>
     <w:rsid w:val="008F06AE"/>
     <w:rsid w:val="008F070B"/>
     <w:rsid w:val="008F2D32"/>
     <w:rsid w:val="008F4701"/>
     <w:rsid w:val="008F7877"/>
     <w:rsid w:val="008F7B8C"/>
     <w:rsid w:val="00903104"/>
     <w:rsid w:val="00905553"/>
+    <w:rsid w:val="00912892"/>
     <w:rsid w:val="00913178"/>
     <w:rsid w:val="00913931"/>
+    <w:rsid w:val="00916963"/>
     <w:rsid w:val="00917AA7"/>
     <w:rsid w:val="00920003"/>
     <w:rsid w:val="00921801"/>
     <w:rsid w:val="00922C49"/>
     <w:rsid w:val="009246A1"/>
     <w:rsid w:val="009317E5"/>
     <w:rsid w:val="009325DF"/>
     <w:rsid w:val="0093610E"/>
     <w:rsid w:val="00936449"/>
     <w:rsid w:val="00936454"/>
     <w:rsid w:val="009365F5"/>
     <w:rsid w:val="0093668C"/>
     <w:rsid w:val="009429EF"/>
     <w:rsid w:val="00943FD7"/>
     <w:rsid w:val="00945FB5"/>
     <w:rsid w:val="009472F2"/>
     <w:rsid w:val="00947DA0"/>
     <w:rsid w:val="009511B0"/>
     <w:rsid w:val="00953FE3"/>
     <w:rsid w:val="00955B75"/>
     <w:rsid w:val="00956955"/>
     <w:rsid w:val="00957264"/>
     <w:rsid w:val="00957727"/>
     <w:rsid w:val="00960027"/>
     <w:rsid w:val="00962526"/>
     <w:rsid w:val="009646EA"/>
     <w:rsid w:val="009652D3"/>
     <w:rsid w:val="00966952"/>
+    <w:rsid w:val="00967145"/>
     <w:rsid w:val="0096766E"/>
     <w:rsid w:val="00973925"/>
+    <w:rsid w:val="00975968"/>
     <w:rsid w:val="009768F8"/>
     <w:rsid w:val="00977AF2"/>
     <w:rsid w:val="00982D69"/>
     <w:rsid w:val="009848B9"/>
     <w:rsid w:val="00984A5E"/>
     <w:rsid w:val="00984E9B"/>
     <w:rsid w:val="00985044"/>
     <w:rsid w:val="00986797"/>
     <w:rsid w:val="00986C80"/>
     <w:rsid w:val="00990678"/>
     <w:rsid w:val="009A0A02"/>
     <w:rsid w:val="009A1995"/>
     <w:rsid w:val="009A3A4B"/>
     <w:rsid w:val="009B1680"/>
     <w:rsid w:val="009B3D44"/>
     <w:rsid w:val="009B59A5"/>
     <w:rsid w:val="009B65D5"/>
     <w:rsid w:val="009B6A7F"/>
     <w:rsid w:val="009B7917"/>
     <w:rsid w:val="009C555D"/>
     <w:rsid w:val="009C63D5"/>
     <w:rsid w:val="009E03ED"/>
     <w:rsid w:val="009E363B"/>
     <w:rsid w:val="009E3B42"/>
     <w:rsid w:val="009E3EC7"/>
     <w:rsid w:val="009F2951"/>
     <w:rsid w:val="009F3CD3"/>
     <w:rsid w:val="009F5764"/>
+    <w:rsid w:val="009F5B1E"/>
     <w:rsid w:val="009F7753"/>
     <w:rsid w:val="00A00C94"/>
     <w:rsid w:val="00A01B06"/>
     <w:rsid w:val="00A021FF"/>
     <w:rsid w:val="00A03ADD"/>
     <w:rsid w:val="00A04DF4"/>
     <w:rsid w:val="00A05B9B"/>
     <w:rsid w:val="00A05C12"/>
     <w:rsid w:val="00A11D53"/>
     <w:rsid w:val="00A12E98"/>
+    <w:rsid w:val="00A1529E"/>
     <w:rsid w:val="00A15ED5"/>
     <w:rsid w:val="00A177CE"/>
+    <w:rsid w:val="00A2250C"/>
     <w:rsid w:val="00A2766A"/>
     <w:rsid w:val="00A27FE8"/>
     <w:rsid w:val="00A306A6"/>
+    <w:rsid w:val="00A31465"/>
     <w:rsid w:val="00A31E70"/>
     <w:rsid w:val="00A31EF7"/>
     <w:rsid w:val="00A33686"/>
     <w:rsid w:val="00A341C0"/>
     <w:rsid w:val="00A348CB"/>
+    <w:rsid w:val="00A35B6D"/>
     <w:rsid w:val="00A44143"/>
     <w:rsid w:val="00A47349"/>
     <w:rsid w:val="00A5147F"/>
     <w:rsid w:val="00A54344"/>
     <w:rsid w:val="00A544EA"/>
     <w:rsid w:val="00A54A61"/>
     <w:rsid w:val="00A554A0"/>
     <w:rsid w:val="00A56C1F"/>
     <w:rsid w:val="00A57694"/>
     <w:rsid w:val="00A60969"/>
     <w:rsid w:val="00A61483"/>
     <w:rsid w:val="00A6172D"/>
     <w:rsid w:val="00A61E92"/>
+    <w:rsid w:val="00A62A9A"/>
     <w:rsid w:val="00A641E6"/>
+    <w:rsid w:val="00A65DDB"/>
     <w:rsid w:val="00A662F2"/>
     <w:rsid w:val="00A7200E"/>
     <w:rsid w:val="00A758C1"/>
     <w:rsid w:val="00A76647"/>
     <w:rsid w:val="00A76657"/>
+    <w:rsid w:val="00A867D9"/>
     <w:rsid w:val="00A87A3E"/>
     <w:rsid w:val="00A90076"/>
     <w:rsid w:val="00A9742B"/>
     <w:rsid w:val="00AA1766"/>
     <w:rsid w:val="00AA21AD"/>
     <w:rsid w:val="00AA22B7"/>
     <w:rsid w:val="00AA316B"/>
     <w:rsid w:val="00AA41E4"/>
+    <w:rsid w:val="00AA51D7"/>
     <w:rsid w:val="00AA6C37"/>
     <w:rsid w:val="00AB031F"/>
     <w:rsid w:val="00AB2DF0"/>
     <w:rsid w:val="00AB3EC5"/>
     <w:rsid w:val="00AB4579"/>
     <w:rsid w:val="00AB63AD"/>
     <w:rsid w:val="00AC2729"/>
     <w:rsid w:val="00AC5654"/>
     <w:rsid w:val="00AC59E0"/>
     <w:rsid w:val="00AC72A0"/>
     <w:rsid w:val="00AD110C"/>
     <w:rsid w:val="00AD256E"/>
     <w:rsid w:val="00AD2889"/>
     <w:rsid w:val="00AE10F5"/>
     <w:rsid w:val="00AE16E1"/>
     <w:rsid w:val="00AE1ED1"/>
+    <w:rsid w:val="00AE40D9"/>
     <w:rsid w:val="00AE48D1"/>
     <w:rsid w:val="00AE5801"/>
     <w:rsid w:val="00AE68CA"/>
     <w:rsid w:val="00AF6174"/>
     <w:rsid w:val="00AF76A6"/>
     <w:rsid w:val="00B001C9"/>
     <w:rsid w:val="00B00A17"/>
     <w:rsid w:val="00B07A0D"/>
     <w:rsid w:val="00B10C79"/>
     <w:rsid w:val="00B11566"/>
+    <w:rsid w:val="00B11F35"/>
     <w:rsid w:val="00B13220"/>
     <w:rsid w:val="00B30C6D"/>
     <w:rsid w:val="00B3256E"/>
     <w:rsid w:val="00B327D9"/>
     <w:rsid w:val="00B33375"/>
     <w:rsid w:val="00B33E13"/>
     <w:rsid w:val="00B3542F"/>
     <w:rsid w:val="00B36CBC"/>
     <w:rsid w:val="00B41CD1"/>
     <w:rsid w:val="00B44E13"/>
     <w:rsid w:val="00B52C23"/>
     <w:rsid w:val="00B5448F"/>
     <w:rsid w:val="00B55F52"/>
     <w:rsid w:val="00B613D2"/>
     <w:rsid w:val="00B64D73"/>
     <w:rsid w:val="00B67B77"/>
     <w:rsid w:val="00B74618"/>
     <w:rsid w:val="00B75FC0"/>
     <w:rsid w:val="00B82929"/>
+    <w:rsid w:val="00B83095"/>
     <w:rsid w:val="00B83A73"/>
     <w:rsid w:val="00B85EAC"/>
     <w:rsid w:val="00B8619F"/>
     <w:rsid w:val="00B9060C"/>
     <w:rsid w:val="00B92008"/>
     <w:rsid w:val="00B931DE"/>
     <w:rsid w:val="00B96244"/>
     <w:rsid w:val="00B96459"/>
     <w:rsid w:val="00B96483"/>
     <w:rsid w:val="00B9688E"/>
     <w:rsid w:val="00B97700"/>
     <w:rsid w:val="00BA1376"/>
     <w:rsid w:val="00BA2BAF"/>
     <w:rsid w:val="00BA35A4"/>
     <w:rsid w:val="00BA5DC8"/>
     <w:rsid w:val="00BA77D8"/>
     <w:rsid w:val="00BB14AD"/>
     <w:rsid w:val="00BB1A4E"/>
     <w:rsid w:val="00BB44F8"/>
     <w:rsid w:val="00BB5B72"/>
     <w:rsid w:val="00BC2372"/>
     <w:rsid w:val="00BC2D20"/>
     <w:rsid w:val="00BC6914"/>
     <w:rsid w:val="00BD147C"/>
     <w:rsid w:val="00BD24DC"/>
     <w:rsid w:val="00BD44E7"/>
+    <w:rsid w:val="00BE071A"/>
     <w:rsid w:val="00BE252F"/>
     <w:rsid w:val="00BE52B3"/>
     <w:rsid w:val="00BE6333"/>
     <w:rsid w:val="00BE7A6C"/>
     <w:rsid w:val="00BF4ABE"/>
     <w:rsid w:val="00BF5494"/>
     <w:rsid w:val="00BF56C3"/>
     <w:rsid w:val="00BF694C"/>
     <w:rsid w:val="00C00214"/>
     <w:rsid w:val="00C00275"/>
     <w:rsid w:val="00C0583D"/>
     <w:rsid w:val="00C05C00"/>
     <w:rsid w:val="00C061A9"/>
     <w:rsid w:val="00C065A3"/>
     <w:rsid w:val="00C066F7"/>
     <w:rsid w:val="00C07628"/>
     <w:rsid w:val="00C1026F"/>
     <w:rsid w:val="00C10754"/>
+    <w:rsid w:val="00C11DD1"/>
     <w:rsid w:val="00C11FF2"/>
+    <w:rsid w:val="00C1436D"/>
+    <w:rsid w:val="00C1439D"/>
     <w:rsid w:val="00C23CE5"/>
     <w:rsid w:val="00C259F0"/>
     <w:rsid w:val="00C267F2"/>
+    <w:rsid w:val="00C27692"/>
     <w:rsid w:val="00C33988"/>
     <w:rsid w:val="00C352A0"/>
     <w:rsid w:val="00C35337"/>
     <w:rsid w:val="00C40037"/>
     <w:rsid w:val="00C50384"/>
     <w:rsid w:val="00C51041"/>
     <w:rsid w:val="00C52CC9"/>
     <w:rsid w:val="00C53B6F"/>
     <w:rsid w:val="00C54501"/>
     <w:rsid w:val="00C554B8"/>
     <w:rsid w:val="00C55785"/>
     <w:rsid w:val="00C55FF1"/>
     <w:rsid w:val="00C5609F"/>
     <w:rsid w:val="00C613BD"/>
     <w:rsid w:val="00C62826"/>
     <w:rsid w:val="00C62B41"/>
     <w:rsid w:val="00C63265"/>
     <w:rsid w:val="00C65E31"/>
     <w:rsid w:val="00C67C18"/>
     <w:rsid w:val="00C73916"/>
     <w:rsid w:val="00C74B21"/>
     <w:rsid w:val="00C77C79"/>
     <w:rsid w:val="00C81113"/>
     <w:rsid w:val="00C8257D"/>
     <w:rsid w:val="00C833C9"/>
     <w:rsid w:val="00C83F8F"/>
     <w:rsid w:val="00C86777"/>
     <w:rsid w:val="00C874DA"/>
     <w:rsid w:val="00C92620"/>
     <w:rsid w:val="00C92C50"/>
     <w:rsid w:val="00C9573C"/>
     <w:rsid w:val="00C96911"/>
     <w:rsid w:val="00C970D1"/>
     <w:rsid w:val="00CA0513"/>
     <w:rsid w:val="00CA1F6D"/>
     <w:rsid w:val="00CA2F86"/>
     <w:rsid w:val="00CA4735"/>
     <w:rsid w:val="00CA4A32"/>
     <w:rsid w:val="00CA5777"/>
     <w:rsid w:val="00CA59AE"/>
     <w:rsid w:val="00CA7465"/>
     <w:rsid w:val="00CB0348"/>
     <w:rsid w:val="00CB0A15"/>
     <w:rsid w:val="00CB1D65"/>
     <w:rsid w:val="00CB22B9"/>
+    <w:rsid w:val="00CB2899"/>
     <w:rsid w:val="00CC0B28"/>
     <w:rsid w:val="00CC1013"/>
     <w:rsid w:val="00CC21D0"/>
     <w:rsid w:val="00CC247C"/>
     <w:rsid w:val="00CC3206"/>
     <w:rsid w:val="00CC7E5D"/>
     <w:rsid w:val="00CD0F1B"/>
+    <w:rsid w:val="00CD3279"/>
+    <w:rsid w:val="00CD56B7"/>
     <w:rsid w:val="00CD676A"/>
     <w:rsid w:val="00CD692A"/>
     <w:rsid w:val="00CE0FD5"/>
     <w:rsid w:val="00CE22B4"/>
     <w:rsid w:val="00CE3F0F"/>
     <w:rsid w:val="00CF2A1B"/>
     <w:rsid w:val="00CF4E54"/>
     <w:rsid w:val="00CF4F45"/>
     <w:rsid w:val="00CF7836"/>
     <w:rsid w:val="00D00D31"/>
     <w:rsid w:val="00D02DE4"/>
     <w:rsid w:val="00D04D59"/>
     <w:rsid w:val="00D052F0"/>
     <w:rsid w:val="00D11B2F"/>
+    <w:rsid w:val="00D131A3"/>
     <w:rsid w:val="00D15C83"/>
     <w:rsid w:val="00D216BD"/>
     <w:rsid w:val="00D222BB"/>
     <w:rsid w:val="00D243A4"/>
+    <w:rsid w:val="00D2528A"/>
     <w:rsid w:val="00D256F4"/>
     <w:rsid w:val="00D258A6"/>
     <w:rsid w:val="00D26778"/>
     <w:rsid w:val="00D3038F"/>
     <w:rsid w:val="00D30516"/>
     <w:rsid w:val="00D309A4"/>
     <w:rsid w:val="00D32A80"/>
     <w:rsid w:val="00D33048"/>
     <w:rsid w:val="00D35209"/>
     <w:rsid w:val="00D368FB"/>
     <w:rsid w:val="00D4254D"/>
     <w:rsid w:val="00D4323B"/>
     <w:rsid w:val="00D44770"/>
+    <w:rsid w:val="00D44F2B"/>
     <w:rsid w:val="00D45385"/>
     <w:rsid w:val="00D46A36"/>
     <w:rsid w:val="00D471A2"/>
     <w:rsid w:val="00D47D63"/>
     <w:rsid w:val="00D50A46"/>
     <w:rsid w:val="00D545EF"/>
     <w:rsid w:val="00D54A14"/>
     <w:rsid w:val="00D550F5"/>
     <w:rsid w:val="00D57E12"/>
     <w:rsid w:val="00D601EC"/>
     <w:rsid w:val="00D655DC"/>
     <w:rsid w:val="00D65B86"/>
     <w:rsid w:val="00D65E13"/>
     <w:rsid w:val="00D728D1"/>
     <w:rsid w:val="00D72BE0"/>
+    <w:rsid w:val="00D73CF2"/>
     <w:rsid w:val="00D7462C"/>
     <w:rsid w:val="00D76F90"/>
     <w:rsid w:val="00D771AD"/>
     <w:rsid w:val="00D82F58"/>
     <w:rsid w:val="00D83167"/>
     <w:rsid w:val="00D849EF"/>
     <w:rsid w:val="00D86425"/>
     <w:rsid w:val="00D86775"/>
     <w:rsid w:val="00D867F1"/>
     <w:rsid w:val="00D87229"/>
     <w:rsid w:val="00D8FF12"/>
     <w:rsid w:val="00D92633"/>
     <w:rsid w:val="00D937A1"/>
+    <w:rsid w:val="00D9534D"/>
     <w:rsid w:val="00D96635"/>
     <w:rsid w:val="00DA0A37"/>
     <w:rsid w:val="00DA145C"/>
     <w:rsid w:val="00DA1CFD"/>
     <w:rsid w:val="00DB622F"/>
     <w:rsid w:val="00DB6891"/>
     <w:rsid w:val="00DC1E72"/>
     <w:rsid w:val="00DC234B"/>
     <w:rsid w:val="00DC4C9D"/>
     <w:rsid w:val="00DC521E"/>
     <w:rsid w:val="00DC5714"/>
     <w:rsid w:val="00DC672E"/>
     <w:rsid w:val="00DD1038"/>
     <w:rsid w:val="00DD1BE0"/>
     <w:rsid w:val="00DD2E4E"/>
     <w:rsid w:val="00DD35FD"/>
     <w:rsid w:val="00DD4279"/>
     <w:rsid w:val="00DD4842"/>
     <w:rsid w:val="00DD6F9E"/>
     <w:rsid w:val="00DE13D6"/>
     <w:rsid w:val="00DE25C2"/>
     <w:rsid w:val="00DF09BA"/>
     <w:rsid w:val="00DF1684"/>
     <w:rsid w:val="00DF7C96"/>
     <w:rsid w:val="00E0144F"/>
     <w:rsid w:val="00E02377"/>
     <w:rsid w:val="00E0508F"/>
     <w:rsid w:val="00E0558F"/>
     <w:rsid w:val="00E05F54"/>
     <w:rsid w:val="00E0705A"/>
     <w:rsid w:val="00E107DF"/>
+    <w:rsid w:val="00E134BB"/>
     <w:rsid w:val="00E163D2"/>
     <w:rsid w:val="00E17538"/>
     <w:rsid w:val="00E2079A"/>
     <w:rsid w:val="00E27696"/>
     <w:rsid w:val="00E30885"/>
     <w:rsid w:val="00E33E38"/>
     <w:rsid w:val="00E34363"/>
     <w:rsid w:val="00E35C47"/>
     <w:rsid w:val="00E37C4F"/>
     <w:rsid w:val="00E4103A"/>
     <w:rsid w:val="00E41483"/>
     <w:rsid w:val="00E419A7"/>
+    <w:rsid w:val="00E41D1D"/>
     <w:rsid w:val="00E41F84"/>
     <w:rsid w:val="00E43F8B"/>
     <w:rsid w:val="00E44FEC"/>
     <w:rsid w:val="00E471B6"/>
     <w:rsid w:val="00E5180C"/>
     <w:rsid w:val="00E51BB3"/>
     <w:rsid w:val="00E54472"/>
     <w:rsid w:val="00E61E18"/>
     <w:rsid w:val="00E650FE"/>
+    <w:rsid w:val="00E67586"/>
     <w:rsid w:val="00E83707"/>
     <w:rsid w:val="00E85237"/>
     <w:rsid w:val="00E85727"/>
     <w:rsid w:val="00E85860"/>
+    <w:rsid w:val="00E85DBD"/>
     <w:rsid w:val="00E900E1"/>
     <w:rsid w:val="00E93381"/>
     <w:rsid w:val="00E9500F"/>
     <w:rsid w:val="00EA26B3"/>
     <w:rsid w:val="00EA4306"/>
     <w:rsid w:val="00EA45C9"/>
     <w:rsid w:val="00EA7D32"/>
     <w:rsid w:val="00EB1247"/>
     <w:rsid w:val="00EB24EB"/>
     <w:rsid w:val="00EB5EC0"/>
     <w:rsid w:val="00EC28C7"/>
     <w:rsid w:val="00EC4E30"/>
     <w:rsid w:val="00EC6DDB"/>
     <w:rsid w:val="00ED29CB"/>
     <w:rsid w:val="00ED39CB"/>
     <w:rsid w:val="00ED4E08"/>
     <w:rsid w:val="00ED7F00"/>
     <w:rsid w:val="00EE2CB6"/>
+    <w:rsid w:val="00EE4466"/>
     <w:rsid w:val="00EE58F9"/>
     <w:rsid w:val="00EF22B8"/>
     <w:rsid w:val="00EF396D"/>
     <w:rsid w:val="00EF3D57"/>
     <w:rsid w:val="00EF4AD9"/>
     <w:rsid w:val="00EF721C"/>
     <w:rsid w:val="00F007AA"/>
     <w:rsid w:val="00F03BC3"/>
     <w:rsid w:val="00F045D7"/>
     <w:rsid w:val="00F06BEA"/>
     <w:rsid w:val="00F0728C"/>
     <w:rsid w:val="00F13027"/>
+    <w:rsid w:val="00F13991"/>
     <w:rsid w:val="00F13F83"/>
     <w:rsid w:val="00F22C8F"/>
     <w:rsid w:val="00F25D18"/>
     <w:rsid w:val="00F26D6F"/>
     <w:rsid w:val="00F27750"/>
     <w:rsid w:val="00F27961"/>
     <w:rsid w:val="00F302B8"/>
     <w:rsid w:val="00F31883"/>
     <w:rsid w:val="00F31F65"/>
     <w:rsid w:val="00F32142"/>
     <w:rsid w:val="00F32799"/>
     <w:rsid w:val="00F32AEB"/>
     <w:rsid w:val="00F330B0"/>
     <w:rsid w:val="00F34DD3"/>
+    <w:rsid w:val="00F432B0"/>
     <w:rsid w:val="00F433CE"/>
     <w:rsid w:val="00F5193A"/>
     <w:rsid w:val="00F5329D"/>
     <w:rsid w:val="00F539F6"/>
+    <w:rsid w:val="00F5477A"/>
     <w:rsid w:val="00F57570"/>
     <w:rsid w:val="00F579FE"/>
     <w:rsid w:val="00F62954"/>
     <w:rsid w:val="00F62B02"/>
     <w:rsid w:val="00F64947"/>
     <w:rsid w:val="00F67B01"/>
     <w:rsid w:val="00F67F9E"/>
     <w:rsid w:val="00F726D2"/>
     <w:rsid w:val="00F72A8C"/>
     <w:rsid w:val="00F72FC5"/>
+    <w:rsid w:val="00F77523"/>
     <w:rsid w:val="00F77CAC"/>
     <w:rsid w:val="00F80303"/>
     <w:rsid w:val="00F81022"/>
     <w:rsid w:val="00F81128"/>
     <w:rsid w:val="00F81BE3"/>
     <w:rsid w:val="00F81D80"/>
     <w:rsid w:val="00F82206"/>
     <w:rsid w:val="00F829A9"/>
     <w:rsid w:val="00F87099"/>
     <w:rsid w:val="00F92F6A"/>
     <w:rsid w:val="00F95F97"/>
+    <w:rsid w:val="00F97A4D"/>
     <w:rsid w:val="00FA10CB"/>
     <w:rsid w:val="00FB09DF"/>
     <w:rsid w:val="00FB0FF2"/>
     <w:rsid w:val="00FB1591"/>
     <w:rsid w:val="00FB57A6"/>
     <w:rsid w:val="00FC0063"/>
     <w:rsid w:val="00FC111C"/>
     <w:rsid w:val="00FC155C"/>
     <w:rsid w:val="00FC255E"/>
     <w:rsid w:val="00FC5528"/>
     <w:rsid w:val="00FC650C"/>
     <w:rsid w:val="00FC6857"/>
     <w:rsid w:val="00FC6EB0"/>
     <w:rsid w:val="00FC7270"/>
     <w:rsid w:val="00FD257F"/>
     <w:rsid w:val="00FD2CAE"/>
     <w:rsid w:val="00FD71AF"/>
     <w:rsid w:val="00FE0301"/>
     <w:rsid w:val="00FE1AFA"/>
+    <w:rsid w:val="00FF066F"/>
     <w:rsid w:val="00FF09BE"/>
     <w:rsid w:val="00FF1412"/>
+    <w:rsid w:val="00FF4DA2"/>
     <w:rsid w:val="00FF4F26"/>
     <w:rsid w:val="00FF53D5"/>
     <w:rsid w:val="00FF671F"/>
     <w:rsid w:val="01284D06"/>
     <w:rsid w:val="0166CA0B"/>
     <w:rsid w:val="017C5D99"/>
     <w:rsid w:val="02439CC2"/>
     <w:rsid w:val="024B0DC9"/>
     <w:rsid w:val="025BA610"/>
     <w:rsid w:val="02A69432"/>
     <w:rsid w:val="02C58804"/>
     <w:rsid w:val="030AB8D4"/>
     <w:rsid w:val="033CCBF2"/>
     <w:rsid w:val="03561535"/>
     <w:rsid w:val="035A727A"/>
     <w:rsid w:val="03698FC8"/>
     <w:rsid w:val="038DD54D"/>
     <w:rsid w:val="03A2B851"/>
     <w:rsid w:val="03E04634"/>
     <w:rsid w:val="03F83956"/>
     <w:rsid w:val="0413CF04"/>
     <w:rsid w:val="041D2741"/>
     <w:rsid w:val="04C763B7"/>
     <w:rsid w:val="052C46C8"/>
     <w:rsid w:val="0560AD12"/>
@@ -20699,50 +21397,51 @@
     <w:rsid w:val="084A0313"/>
     <w:rsid w:val="08B97554"/>
     <w:rsid w:val="092ADD32"/>
     <w:rsid w:val="094645A4"/>
     <w:rsid w:val="0968514E"/>
     <w:rsid w:val="0979F5F5"/>
     <w:rsid w:val="09B8C098"/>
     <w:rsid w:val="0A0A5320"/>
     <w:rsid w:val="0A0D7F32"/>
     <w:rsid w:val="0A1C7359"/>
     <w:rsid w:val="0A4C123A"/>
     <w:rsid w:val="0A5E07FB"/>
     <w:rsid w:val="0AA7026B"/>
     <w:rsid w:val="0B54A08B"/>
     <w:rsid w:val="0B6AE715"/>
     <w:rsid w:val="0BA821B7"/>
     <w:rsid w:val="0BDC0FF4"/>
     <w:rsid w:val="0BDE888C"/>
     <w:rsid w:val="0BECE268"/>
     <w:rsid w:val="0C5C41E7"/>
     <w:rsid w:val="0CA29FAB"/>
     <w:rsid w:val="0CBAC661"/>
     <w:rsid w:val="0CE59041"/>
     <w:rsid w:val="0D2F9ADA"/>
     <w:rsid w:val="0D4A4771"/>
+    <w:rsid w:val="0D4A9A76"/>
     <w:rsid w:val="0D4D2A8F"/>
     <w:rsid w:val="0D78DAB1"/>
     <w:rsid w:val="0DD2860F"/>
     <w:rsid w:val="0DD7BFB1"/>
     <w:rsid w:val="0EACDC72"/>
     <w:rsid w:val="0F512033"/>
     <w:rsid w:val="0F514730"/>
     <w:rsid w:val="0F9361E4"/>
     <w:rsid w:val="101817A7"/>
     <w:rsid w:val="103DE7FE"/>
     <w:rsid w:val="1067A251"/>
     <w:rsid w:val="10B8D23B"/>
     <w:rsid w:val="110E50A6"/>
     <w:rsid w:val="111A363E"/>
     <w:rsid w:val="112CC793"/>
     <w:rsid w:val="11A14F62"/>
     <w:rsid w:val="11C53693"/>
     <w:rsid w:val="11EAD2E4"/>
     <w:rsid w:val="1205AFA6"/>
     <w:rsid w:val="12AA5EF3"/>
     <w:rsid w:val="12FB2707"/>
     <w:rsid w:val="13113B4B"/>
     <w:rsid w:val="13531A2A"/>
     <w:rsid w:val="135B3DE7"/>
     <w:rsid w:val="1360AD1C"/>
@@ -21127,50 +21826,51 @@
     <w:rsid w:val="6BDCE45C"/>
     <w:rsid w:val="6BFA432D"/>
     <w:rsid w:val="6C2EFD08"/>
     <w:rsid w:val="6C80C40D"/>
     <w:rsid w:val="6CDDB021"/>
     <w:rsid w:val="6D0B1E58"/>
     <w:rsid w:val="6D2EEABF"/>
     <w:rsid w:val="6D52D6C4"/>
     <w:rsid w:val="6D62EBFB"/>
     <w:rsid w:val="6D63884D"/>
     <w:rsid w:val="6DD2A068"/>
     <w:rsid w:val="6E0391B0"/>
     <w:rsid w:val="6E847D57"/>
     <w:rsid w:val="6EE50804"/>
     <w:rsid w:val="6EECBEDC"/>
     <w:rsid w:val="6F2816DE"/>
     <w:rsid w:val="6F2BF954"/>
     <w:rsid w:val="6F3B5651"/>
     <w:rsid w:val="6F7381A6"/>
     <w:rsid w:val="6F7D2C23"/>
     <w:rsid w:val="6F7E5986"/>
     <w:rsid w:val="6F852E24"/>
     <w:rsid w:val="6FA5DB86"/>
     <w:rsid w:val="6FD0BE3E"/>
     <w:rsid w:val="702E49F1"/>
+    <w:rsid w:val="7095EAD7"/>
     <w:rsid w:val="70A91676"/>
     <w:rsid w:val="70DC0E31"/>
     <w:rsid w:val="70E6B42D"/>
     <w:rsid w:val="7113CA12"/>
     <w:rsid w:val="712F5470"/>
     <w:rsid w:val="718BC28F"/>
     <w:rsid w:val="71F9D4A1"/>
     <w:rsid w:val="722B2F9E"/>
     <w:rsid w:val="72C320E4"/>
     <w:rsid w:val="72D208A0"/>
     <w:rsid w:val="730DC1E4"/>
     <w:rsid w:val="737908C4"/>
     <w:rsid w:val="73E65FA7"/>
     <w:rsid w:val="7411DA29"/>
     <w:rsid w:val="7434BA8E"/>
     <w:rsid w:val="7453F950"/>
     <w:rsid w:val="748E1C75"/>
     <w:rsid w:val="74AC0015"/>
     <w:rsid w:val="74F4A80D"/>
     <w:rsid w:val="74F50223"/>
     <w:rsid w:val="750F4A11"/>
     <w:rsid w:val="7514C3CC"/>
     <w:rsid w:val="756CA076"/>
     <w:rsid w:val="75961773"/>
     <w:rsid w:val="75BF6BB4"/>
@@ -21178,107 +21878,108 @@
     <w:rsid w:val="76121A2F"/>
     <w:rsid w:val="762E54EB"/>
     <w:rsid w:val="7647D0DD"/>
     <w:rsid w:val="76514E72"/>
     <w:rsid w:val="765C6D6E"/>
     <w:rsid w:val="767E654E"/>
     <w:rsid w:val="768D7034"/>
     <w:rsid w:val="7746105F"/>
     <w:rsid w:val="77498EA5"/>
     <w:rsid w:val="774ECE23"/>
     <w:rsid w:val="777E3ADB"/>
     <w:rsid w:val="778247CD"/>
     <w:rsid w:val="7817EFE0"/>
     <w:rsid w:val="78783F73"/>
     <w:rsid w:val="792009EA"/>
     <w:rsid w:val="796F3CA7"/>
     <w:rsid w:val="79DAF4B7"/>
     <w:rsid w:val="79E3B8E3"/>
     <w:rsid w:val="7A6378FF"/>
     <w:rsid w:val="7A89DA84"/>
     <w:rsid w:val="7ACC4E26"/>
     <w:rsid w:val="7B56667E"/>
     <w:rsid w:val="7C062ADA"/>
     <w:rsid w:val="7C87D8EC"/>
     <w:rsid w:val="7C91EB03"/>
+    <w:rsid w:val="7D4A1B50"/>
     <w:rsid w:val="7E038B6E"/>
     <w:rsid w:val="7E0DCFFD"/>
     <w:rsid w:val="7E55A403"/>
     <w:rsid w:val="7EAFFA14"/>
     <w:rsid w:val="7EE09CFF"/>
     <w:rsid w:val="7EE82DF1"/>
     <w:rsid w:val="7F2A91A6"/>
     <w:rsid w:val="7FAE7D7D"/>
     <w:rsid w:val="7FC3E54C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5BA7AAA8"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{984E5485-9325-483E-BCD8-D1A220199A71}"/>
+  <w15:docId w15:val="{80230CE8-E3A9-4BD5-ACB4-F2FFB165A816}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -21606,470 +22307,465 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="001D2393"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C613BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipersaite">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="63DBAD16"/>
     <w:rPr>
       <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="63DBAD16"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="63DBAD16"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorEastAsia"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Reatabula">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Parastatabula"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00FB4123"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90076"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A90076"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Piemint1">
     <w:name w:val="Pieminēt1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00A90076"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Saturs1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D1A83"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Saturs2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006D1A83"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char1">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001D2393"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Neatrisintapieminana1">
     <w:name w:val="Neatrisināta pieminēšana1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D86425"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="Izmantotahipersaite">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F31F65"/>
     <w:rPr>
       <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C613BD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00331E3B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Galvene">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000050A2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000050A2"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Kjene">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000050A2"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000050A2"/>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
+  <w:style w:type="character" w:styleId="Izclums">
     <w:name w:val="Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="00DC672E"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="text-format-content">
     <w:name w:val="text-format-content"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="003B23E4"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
     <w:name w:val="Unresolved Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1462"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Mention1">
     <w:name w:val="Mention1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1462"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E1462"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004E1462"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention2">
     <w:name w:val="Unresolved Mention2"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00776E5E"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="51268735">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="315303063">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -22230,51 +22926,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2062056049">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba/norisu-istenotajiem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola2030.lv/lv/skolotajiem/macibu-programmu-paraugi-pamatizglitiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mape.gov.lv/catalog/materials/1F6E6155-9FAF-4B29-A41D-A3AF9A965B4F/view?preview=4E7A5F97-05BF-40AC-80D2-5B895E42E2D4)" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola2030.lv/lv/skolotajiem/programmu-paraugi-videja-izglitiba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola2030.lv/lv/skolotajiem/programmu-paraugi-videja-izglitiba" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.skola2030.lv/lv/skolotajiem/macibu-programmu-paraugi-pamatizglitiba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba/norisu-istenotajiem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mape.gov.lv/catalog/materials/1F6E6155-9FAF-4B29-A41D-A3AF9A965B4F/view?preview=4E7A5F97-05BF-40AC-80D2-5B895E42E2D4)" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:norises4221@viaa.gov.lv" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{CEDED360-388C-4CE0-B226-E1A7FFA11699}">
     <t:Anchor>
       <t:Comment id="1197124794"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{294CCAB0-A20E-4073-AE0E-B5A411C49AA1}" time="2025-08-25T08:21:45.513Z">
         <t:Attribution userId="S::rudolfs.rokis@viaa.gov.lv::3794a531-336f-4b1d-be69-9091ba7fa60b" userProvider="AD" userName="Rūdolfs Roķis"/>
         <t:Anchor>
           <t:Comment id="1197124794"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{D367B0A1-EC5A-4096-B241-73451477B343}" time="2025-08-25T08:21:45.513Z">
         <t:Attribution userId="S::rudolfs.rokis@viaa.gov.lv::3794a531-336f-4b1d-be69-9091ba7fa60b" userProvider="AD" userName="Rūdolfs Roķis"/>
         <t:Anchor>
           <t:Comment id="1197124794"/>
         </t:Anchor>
         <t:Assign userId="S::rudolfs.rokis@viaa.gov.lv::3794a531-336f-4b1d-be69-9091ba7fa60b" userProvider="AD" userName="Rūdolfs Roķis"/>
       </t:Event>
       <t:Event id="{C49F273F-A271-43E6-8F4E-205C4674A0A1}" time="2025-08-25T08:21:45.513Z">
         <t:Attribution userId="S::rudolfs.rokis@viaa.gov.lv::3794a531-336f-4b1d-be69-9091ba7fa60b" userProvider="AD" userName="Rūdolfs Roķis"/>
@@ -22548,58 +23244,56 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokuments" ma:contentTypeID="0x010100515455DAE9AF0E4E9BDC431F75D27C91" ma:contentTypeVersion="13" ma:contentTypeDescription="Izveidot jaunu dokumentu." ma:contentTypeScope="" ma:versionID="27d294041daaac9417ecd920e5435465">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="01395ec6-26d3-4fed-822d-517f496ebac3" xmlns:ns3="54c0de62-9a8e-420c-81f6-7606f04eb4f2" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f225c73586dff1005cc9869c75bb41aa" ns2:_="" ns3:_="">
     <xsd:import namespace="01395ec6-26d3-4fed-822d-517f496ebac3"/>
     <xsd:import namespace="54c0de62-9a8e-420c-81f6-7606f04eb4f2"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -22766,139 +23460,655 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="54c0de62-9a8e-420c-81f6-7606f04eb4f2" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01395ec6-26d3-4fed-822d-517f496ebac3">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3B63ADA-E0AB-4248-A80C-A724214DD5F5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D685015F-B34D-4091-AB93-8E0E8397B5B6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="01395ec6-26d3-4fed-822d-517f496ebac3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77C1A50D-92B3-498E-8B77-B92B37216656}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B433333-0621-4F77-A5D6-9ED680B6EA81}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="01395ec6-26d3-4fed-822d-517f496ebac3"/>
     <ds:schemaRef ds:uri="54c0de62-9a8e-420c-81f6-7606f04eb4f2"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{311C3C34-B748-4C06-8EFE-99AA672BEBC3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3B63ADA-E0AB-4248-A80C-A724214DD5F5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="54c0de62-9a8e-420c-81f6-7606f04eb4f2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="01395ec6-26d3-4fed-822d-517f496ebac3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87A913F-92EE-4AA3-944D-8DBE385F9060}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>18</Pages>
-  <Words>15998</Words>
-  <Characters>9120</Characters>
+  <Words>16342</Words>
+  <Characters>9315</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>76</Lines>
-  <Paragraphs>50</Paragraphs>
+  <Lines>77</Lines>
+  <Paragraphs>51</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>25068</CharactersWithSpaces>
+  <CharactersWithSpaces>25606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="168" baseType="variant">
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>129</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>126</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>123</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>120</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>117</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>114</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>111</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7536666</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>108</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:norises4221@viaa.gov.lv</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>4784156</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>105</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba/norisu-istenotajiem</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7995424</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>102</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.skola2030.lv/lv/skolotajiem/programmu-paraugi-videja-izglitiba</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7929903</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>99</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.skola2030.lv/lv/skolotajiem/macibu-programmu-paraugi-pamatizglitiba</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>589902</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>96</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://mape.gov.lv/catalog/materials/1F6E6155-9FAF-4B29-A41D-A3AF9A965B4F/view?preview=4E7A5F97-05BF-40AC-80D2-5B895E42E2D4)</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507400</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>93</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://www.viaa.gov.lv/lv/stem-un-pilsoniska-lidzdaliba</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>86</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366473</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>80</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366472</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>74</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366471</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1507384</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>68</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366470</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>62</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366469</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>56</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366468</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>50</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366467</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>44</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366466</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>38</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366465</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>32</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366464</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>26</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366463</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>20</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366462</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>14</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366461</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1441848</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>8</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366460</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1376312</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>_Toc228366459</vt:lpwstr>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rūdolfs Roķis</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100515455DAE9AF0E4E9BDC431F75D27C91</vt:lpwstr>
   </property>