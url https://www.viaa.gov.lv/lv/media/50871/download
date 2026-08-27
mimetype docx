--- v0 (2026-07-27)
+++ v1 (2026-08-27)
@@ -3,85 +3,77 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5D1D78C0" w14:textId="1A28CB47" w:rsidR="003E39F7" w:rsidRDefault="745B06FB" w:rsidP="3B48BD39">
+    <w:p w14:paraId="5D1D78C0" w14:textId="540AF8C1" w:rsidR="003E39F7" w:rsidRDefault="745B06FB" w:rsidP="3B48BD39">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Publicēts </w:t>
       </w:r>
-      <w:r w:rsidR="23033892" w:rsidRPr="3B48BD39">
+      <w:r w:rsidR="005164F5">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...7 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>20</w:t>
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="73DCB467" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="ADADAD" w:themeColor="background2" w:themeShade="BF"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
@@ -823,51 +815,51 @@
         <w:spacing w:before="300" w:after="300" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         </w:rPr>
         <w:t>Lai veicinātu atjaunojamās enerģijas izmantošanu, saules paneļu uzstādīšanai uz profesionālās izglītības iestāžu ēku jumtiem apsekotas 20 izglītības iestādes. Noslēgušies divi atklātie iepirkuma konkursi:</w:t>
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71D3390D" w14:textId="3062EF96" w:rsidR="2085C45A" w:rsidRDefault="2085C45A" w:rsidP="3B48BD39">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="1140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>atklāta konkursa “</w:t>
       </w:r>
       <w:r w:rsidR="56E180BD" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
@@ -951,51 +943,51 @@
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> pakalpojumu sniegšanu.</w:t>
       </w:r>
       <w:r w:rsidR="1F9A0795" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="2C207A16" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Līguma izpilde sekmīgi pabeigta 2026. gada jūnijā.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F4E49E" w14:textId="7A9E0FD3" w:rsidR="08B9EF1B" w:rsidRDefault="08B9EF1B" w:rsidP="3B48BD39">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Sarakstarindkopa"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="257" w:lineRule="auto"/>
         <w:ind w:left="1140"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="47B178A6">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>atklāta konkursa “</w:t>
       </w:r>
       <w:r w:rsidR="61DD495E" w:rsidRPr="47B178A6">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Saules paneļu sistēmas uzstādīšana Kandavas Lauksaimniecības tehnikumā</w:t>
@@ -1150,51 +1142,51 @@
         </w:rPr>
         <w:t xml:space="preserve">līdz </w:t>
       </w:r>
       <w:r w:rsidRPr="47B178A6">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve">2026. gada </w:t>
       </w:r>
       <w:r w:rsidR="4F660737" w:rsidRPr="47B178A6">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>oktobrim</w:t>
       </w:r>
       <w:r w:rsidRPr="47B178A6">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CD69F9" w14:textId="76CCC7E6" w:rsidR="67514126" w:rsidRDefault="741F5DB7" w:rsidP="3B48BD39">
+    <w:p w14:paraId="15CD69F9" w14:textId="006DE2D6" w:rsidR="67514126" w:rsidRDefault="741F5DB7" w:rsidP="3B48BD39">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>Projekta kopējais attiecināmais finansējums ir 1</w:t>
       </w:r>
       <w:r w:rsidR="2DB3DFC6" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
@@ -1202,50 +1194,57 @@
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidR="161918A5" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="632FB27C" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
+      <w:r w:rsidR="003232FF">
+        <w:rPr>
+          <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
+          <w:color w:val="212529"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>,00  euro, tai skaitā, 85% Eiropas Reģionālās attīstības fonda finansējums  1</w:t>
       </w:r>
       <w:r w:rsidR="417F7A40" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0269439A" w:rsidRPr="3B48BD39">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
@@ -1396,64 +1395,82 @@
       </w:r>
       <w:r w:rsidR="7AFE7263" w:rsidRPr="053B24EF">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t>oktobrī.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036A1619" w14:textId="7132187B" w:rsidR="67514126" w:rsidRDefault="7AFE7263" w:rsidP="3B48BD39">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="053B24EF">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1037FF21" w14:textId="7F774408" w:rsidR="25D2777C" w:rsidRDefault="25D2777C" w:rsidP="053B24EF">
+    <w:p w14:paraId="1037FF21" w14:textId="0A467F4C" w:rsidR="25D2777C" w:rsidRDefault="25D2777C" w:rsidP="053B24EF">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="053B24EF">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
           <w:color w:val="777777"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Publikācijas sagatavošanas datums: 17.07.2026. </w:t>
+        <w:t xml:space="preserve">Publikācijas sagatavošanas datums: </w:t>
+      </w:r>
+      <w:r w:rsidR="005164F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="777777"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="053B24EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Roboto" w:eastAsia="Roboto" w:hAnsi="Roboto" w:cs="Roboto"/>
+          <w:color w:val="777777"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.07.2026. </w:t>
       </w:r>
       <w:r w:rsidRPr="053B24EF">
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00F17087" w14:textId="03070244" w:rsidR="002FE4C2" w:rsidRDefault="002FE4C2" w:rsidP="3B48BD39">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="RobustaTLPro-Regular" w:eastAsia="RobustaTLPro-Regular" w:hAnsi="RobustaTLPro-Regular" w:cs="RobustaTLPro-Regular"/>
           <w:color w:val="212529"/>
           <w:lang w:eastAsia="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CD20EC6" w14:textId="74C007A2" w:rsidR="002FE4C2" w:rsidRDefault="002FE4C2" w:rsidP="3B48BD39">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
         <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
@@ -1517,60 +1534,61 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="RobustaTLPro-Regular">
     <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Roboto">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="052765E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E6A00F8E"/>
     <w:lvl w:ilvl="0" w:tplc="F7CCEA26">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="67D49B28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2666,83 +2684,86 @@
   </w:num>
   <w:num w:numId="5" w16cid:durableId="869345459">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="125508495">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="354304877">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1886867296">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1059981869">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="406928610">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E39F7"/>
     <w:rsid w:val="00274D60"/>
     <w:rsid w:val="002943C2"/>
     <w:rsid w:val="002D7695"/>
     <w:rsid w:val="002FE4C2"/>
+    <w:rsid w:val="003232FF"/>
     <w:rsid w:val="0033096E"/>
     <w:rsid w:val="00385946"/>
     <w:rsid w:val="003E39F7"/>
     <w:rsid w:val="00422B3C"/>
+    <w:rsid w:val="005164F5"/>
     <w:rsid w:val="00526DE0"/>
+    <w:rsid w:val="005814F9"/>
     <w:rsid w:val="005A2F0A"/>
     <w:rsid w:val="007322E1"/>
     <w:rsid w:val="007A3ACD"/>
     <w:rsid w:val="007E4C24"/>
     <w:rsid w:val="008FE063"/>
     <w:rsid w:val="00980C4C"/>
     <w:rsid w:val="00994873"/>
     <w:rsid w:val="00A93443"/>
     <w:rsid w:val="00AE26B7"/>
     <w:rsid w:val="00B012A4"/>
     <w:rsid w:val="00B23A8D"/>
+    <w:rsid w:val="00B828A3"/>
     <w:rsid w:val="00B97336"/>
     <w:rsid w:val="00BA89F5"/>
     <w:rsid w:val="00BC1398"/>
     <w:rsid w:val="00BE5EC3"/>
     <w:rsid w:val="00C45B07"/>
     <w:rsid w:val="00FC54FB"/>
     <w:rsid w:val="0120FE3D"/>
     <w:rsid w:val="013B22F5"/>
     <w:rsid w:val="017B30D0"/>
     <w:rsid w:val="01955051"/>
     <w:rsid w:val="01B8D62F"/>
     <w:rsid w:val="01C1C4C4"/>
     <w:rsid w:val="0222224C"/>
     <w:rsid w:val="0254845F"/>
     <w:rsid w:val="02682527"/>
     <w:rsid w:val="0269439A"/>
     <w:rsid w:val="02912039"/>
     <w:rsid w:val="02B4B09C"/>
     <w:rsid w:val="03012821"/>
     <w:rsid w:val="03459728"/>
     <w:rsid w:val="03C4471E"/>
     <w:rsid w:val="03EDE677"/>
     <w:rsid w:val="043445BB"/>
     <w:rsid w:val="045747A8"/>
     <w:rsid w:val="049800EE"/>
@@ -3504,644 +3525,644 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts1Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts2Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts3Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts4Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts5Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts6Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Virsraksts7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts7Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Virsraksts8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts8Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Virsraksts9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="Virsraksts9Rakstz"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts1Rakstz">
+    <w:name w:val="Virsraksts 1 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts2Rakstz">
+    <w:name w:val="Virsraksts 2 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts3Rakstz">
+    <w:name w:val="Virsraksts 3 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts4Rakstz">
+    <w:name w:val="Virsraksts 4 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts5Rakstz">
+    <w:name w:val="Virsraksts 5 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts6Rakstz">
+    <w:name w:val="Virsraksts 6 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts7Rakstz">
+    <w:name w:val="Virsraksts 7 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts8Rakstz">
+    <w:name w:val="Virsraksts 8 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Virsraksts9Rakstz">
+    <w:name w:val="Virsraksts 9 Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Virsraksts9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="NosaukumsRakstz"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NosaukumsRakstz">
+    <w:name w:val="Nosaukums Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Nosaukums"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="ApakvirsrakstsRakstz"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ApakvirsrakstsRakstz">
+    <w:name w:val="Apakšvirsraksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Apakvirsraksts"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Citts">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="CittsRakstz"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CittsRakstz">
+    <w:name w:val="Citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Citts"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Sarakstarindkopa">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Parasts"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="Intensvsizclums">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="Intensvscitts">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="IntensvscittsRakstz"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensvscittsRakstz">
+    <w:name w:val="Intensīvs citāts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Intensvscitts"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="Intensvaatsauce">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="003E39F7"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B23A8D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B23A8D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B23A8D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B23A8D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B23A8D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00994873"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:rsid w:val="00994873"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="288827576">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="2079816690">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -4788,59 +4809,59 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8E096B5-20D1-4748-92E3-5CE68C3A6526}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2bb41fce-afeb-45da-886e-1d3c7d91d214"/>
     <ds:schemaRef ds:uri="20bd6488-7535-4e42-a0aa-59b09950cccb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1633</Words>
-  <Characters>931</Characters>
+  <Characters>932</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2559</CharactersWithSpaces>
+  <CharactersWithSpaces>2560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Katrīna Tetere-Frolova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101006BCCB689B1718840870DE364E1B37786</vt:lpwstr>
   </property>