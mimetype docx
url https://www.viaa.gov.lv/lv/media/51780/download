--- v0 (2026-09-22)
+++ v1 (2026-10-13)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0DDF26E5" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="002E73FE" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E73FE">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">Apstiprināts ar </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44E3D54A" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="002E73FE" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -584,51 +585,51 @@
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>3.7. Konkursa organizatori patur visas tiesības mainīt konkursa norises kārtību, iepriekš par to brīdinot konkursa dalībniekus.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07FEBA56" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="523F2B57" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
+    <w:p w14:paraId="523F2B57" w14:textId="5A8E675F" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4. Konkursa norise pa posmiem</w:t>
       </w:r>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
@@ -636,51 +637,79 @@
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>4.1. Komandas sagatavošanu veic skolotājs – konsultants paša izvelētā formā.</w:t>
       </w:r>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Komanda piesaka dalību līdz 2025.gada 11.septembrim, elektroniski aizpildot veidlapu  </w:t>
+        <w:t>. Komanda piesaka dalību līdz 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1253">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543A32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>.gada 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA1253">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>okto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543A32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t xml:space="preserve">brim, elektroniski aizpildot veidlapu  </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00543A32">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:t>Pieteikšanās skolēnu pašpārvalžu konkursam "Bez saknēm arī spārni netur" — aizpildīt veidlapu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C6E87FD" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
@@ -1065,78 +1094,78 @@
     <w:p w14:paraId="0D5919E6" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>5.2. Žūrija vērtē konkursam iesniegto informāciju pēc kritērijiem (1.pielikums):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E435756" w14:textId="77777777" w:rsidR="00D90268" w:rsidRDefault="00D90268" w:rsidP="00D90268">
+    <w:p w14:paraId="2E435756" w14:textId="77777777" w:rsidR="00D90268" w:rsidRDefault="00000000" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="lv-LV"/>
           </w:rPr>
           <w:tag w:val="goog_rdk_0"/>
           <w:id w:val="1676755214"/>
         </w:sdtPr>
         <w:sdtContent/>
       </w:sdt>
-      <w:r w:rsidRPr="00543A32">
+      <w:r w:rsidR="00D90268" w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">5.2.1. projekts tieši un pārliecinoši veicina pilsonisko līdzdalību, valstisko apziņu un </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="687A3C5B" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
@@ -1368,51 +1397,50 @@
         </w:rPr>
         <w:t>5.2.7. projekts rada paliekošu ieguvumu un ir paredzēts tā turpinājums pēc konkursa;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="792486B0" w14:textId="77777777" w:rsidR="00D90268" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">5.2.8. vērtības un simboli izmantoti pārdomāti, radoši un organiski saistīti ar projekta </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="094FF737" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>ideju;</w:t>
@@ -1746,190 +1774,148 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Papildus informāciju par minēto personas datu apstrādi var iegūt Valsts izglītības attīstības aģentūras tīmekļa vietnes www.viaa.gov.lv sadaļā Personas datu apstrāde Valsts izglītības attīstības aģentūrā.</w:t>
       </w:r>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22084AE5" w14:textId="77777777" w:rsidR="00D90268" w:rsidRDefault="00D90268" w:rsidP="00D90268">
-[...57 lines deleted...]
-    </w:p>
     <w:p w14:paraId="64677ABB" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="280" w:after="280" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_heading=h.n728z4j62n23" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="2" w:name="_heading=h.ylh7epiux296" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="3" w:name="_heading=h.74etzs5tvas9" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkStart w:id="4" w:name="_heading=h.c1ptcz2wm6uh" w:colFirst="0" w:colLast="0"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Pielikums Nr.1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70DC4660" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
         <w:t>Skolēnu pašpārvalžu konkursa</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D84C709" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
+    <w:p w14:paraId="4D84C709" w14:textId="3381D1FE" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:t>“Brīvprātīgais darbs skolas un kopienas labumam”</w:t>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="000026DA">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>Bez saknēm arī spārni</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00543A32">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:lang w:val="lv-LV"/>
+        </w:rPr>
+        <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79D48F57" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00543A32">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>vērtēšanas kritēriji</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A8BEC19" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14ED5FB7" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="00D90268">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="lv-LV"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3900,51 +3886,50 @@
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="0BDFEBAD" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00327827" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327827">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
           <w:p w14:paraId="2860F3F0" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
               <w:ind w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00543A32">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
@@ -3967,51 +3952,51 @@
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksimāli iegūstami 5 punkti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4A9B6CA9" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90268" w:rsidRPr="00BB501A" w14:paraId="042BEE5C" w14:textId="77777777" w:rsidTr="0072468A">
+      <w:tr w:rsidR="00D90268" w:rsidRPr="000026DA" w14:paraId="042BEE5C" w14:textId="77777777" w:rsidTr="0072468A">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="0A9F4660" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1B5B8F11" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
@@ -4597,51 +4582,51 @@
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00361FE5">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
               <w:t>Maksimāli iegūstami 4 punkti</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="77D0B4C0" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D90268" w:rsidRPr="00BB501A" w14:paraId="7961C22C" w14:textId="77777777" w:rsidTr="0072468A">
+      <w:tr w:rsidR="00D90268" w:rsidRPr="000026DA" w14:paraId="7961C22C" w14:textId="77777777" w:rsidTr="0072468A">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="940" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="1ED0993D" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="lv-LV"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1896" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w14:paraId="43936C69" w14:textId="77777777" w:rsidR="00D90268" w:rsidRPr="00543A32" w:rsidRDefault="00D90268" w:rsidP="0072468A">
             <w:pPr>
@@ -5221,66 +5206,73 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D90268"/>
+    <w:rsid w:val="000026DA"/>
     <w:rsid w:val="000A7BBB"/>
+    <w:rsid w:val="00132FD1"/>
+    <w:rsid w:val="0023242C"/>
+    <w:rsid w:val="00387766"/>
     <w:rsid w:val="003C6876"/>
     <w:rsid w:val="00996238"/>
+    <w:rsid w:val="00CA1253"/>
+    <w:rsid w:val="00CB302A"/>
     <w:rsid w:val="00D90268"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -6118,50 +6110,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00D90268"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00D90268"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      <w:ind w:firstLine="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="lv-LV"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00D90268"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
@@ -6610,54 +6603,54 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>6700</Words>
-  <Characters>3820</Characters>
+  <Words>6680</Words>
+  <Characters>3809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>20</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Valsts izglitibas attistibas agentura</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10500</CharactersWithSpaces>
+  <CharactersWithSpaces>10469</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Inga Krišāne</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>